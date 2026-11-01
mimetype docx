--- v0 (2026-07-17)
+++ v1 (2026-11-01)
@@ -1,47 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5BF4B5FD" w14:textId="5B1F55DA" w:rsidR="00795E77" w:rsidRDefault="00795E77">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -859,58 +861,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EC8FA74" w14:textId="77777777" w:rsidR="00F864DD" w:rsidRDefault="00F864DD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00F864DD" w:rsidSect="004F3501">
+        <w:sectPr w:rsidR="00F864DD" w:rsidSect="00B03787">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="2410" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="2410" w:right="1418" w:bottom="1418" w:left="1418" w:header="142" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C0967E" w14:textId="77777777" w:rsidR="00DD5D23" w:rsidRDefault="00242FA8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DD5D23" w:rsidSect="00F864DD">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2410" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
@@ -2738,50 +2740,51 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A5A9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">É de responsabilidade dos autores a conferência dos dados </w:t>
       </w:r>
       <w:r w:rsidR="00287A27" w:rsidRPr="009A5A9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">autorais </w:t>
       </w:r>
       <w:r w:rsidRPr="009A5A9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>na submissão e a manutenção dos dados de contato atualizados em seu perfil</w:t>
       </w:r>
       <w:r w:rsidR="00A34F32" w:rsidRPr="009A5A9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3233,51 +3236,53 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>download</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5A9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> dos textos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0D46B1" w14:textId="77777777" w:rsidR="009636B8" w:rsidRDefault="009636B8" w:rsidP="00873CD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="009636B8" w:rsidSect="00C65AD5">
+        <w:sectPr w:rsidR="009636B8" w:rsidSect="00B03787">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2410" w:right="1418" w:bottom="1134" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E961731" w14:textId="1151DF03" w:rsidR="003A7B9A" w:rsidRDefault="003A7B9A" w:rsidP="00873CD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -4347,51 +4352,51 @@
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2 SEÇÕES COM NUMERAÇÃO SEQUENCIAL: LETRA ARIAL E TAMANHO 12, EM NEGRITO, JUSTIFICADO À ESQUERDA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E44E54F" w14:textId="77777777" w:rsidR="006576E3" w:rsidRDefault="006576E3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="006576E3" w:rsidSect="00902C0B">
-          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2694" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EAAAA4B" w14:textId="77777777" w:rsidR="00760D86" w:rsidRDefault="00760D86">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00760D86" w:rsidSect="00DD5D23">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2694" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
@@ -4698,51 +4703,51 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20B4B7D7" wp14:editId="4FFD64EF">
             <wp:extent cx="5287113" cy="1752845"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1307767280" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="223008261" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5287113" cy="1752845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2C41CE" w14:textId="77777777" w:rsidR="001213FA" w:rsidRPr="009B7BA0" w:rsidRDefault="009B7BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
@@ -4770,51 +4775,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(Letra em tamanho 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">). Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="009B7BA0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>http://www2.ifrn.edu.br/ojs/index.php/RBEPT/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E55B5E" w14:textId="77777777" w:rsidR="001213FA" w:rsidRPr="009B7BA0" w:rsidRDefault="001213FA">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="660"/>
@@ -6721,51 +6726,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MACHADO, Lucília Regina de Souza. A politecnia nos debates pedagógicos soviéticos das décadas de 20 e 30. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, v. 1, n. 18, p. e9575, 2020. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="009B7BA0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:u w:val="single"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Acesso em: 02 maio 2020. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD38F76" w14:textId="77777777" w:rsidR="001213FA" w:rsidRDefault="009B7BA0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -8844,51 +8849,51 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30EE4A53" wp14:editId="40A6143D">
             <wp:extent cx="5287113" cy="1752845"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="223008261" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="223008261" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5287113" cy="1752845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CBC6F54" w14:textId="3C4B9343" w:rsidR="00CD68B5" w:rsidRPr="009B7BA0" w:rsidRDefault="00CD68B5" w:rsidP="00CD68B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
@@ -8935,51 +8940,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>em tamanho 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">). Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="009B7BA0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>http://www2.ifrn.edu.br/ojs/index.php/RBEPT/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4407BF3C" w14:textId="77777777" w:rsidR="00CD68B5" w:rsidRPr="009B7BA0" w:rsidRDefault="00CD68B5" w:rsidP="00CD68B5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="660"/>
@@ -11164,51 +11169,51 @@
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">MACHADO, Lucília Regina de Souza. A politecnia nos debates pedagógicos soviéticos das décadas de 20 e 30. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, v. 1, n. 18, p. e9575, 2020. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="009B7BA0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:u w:val="single"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Acesso em: 02 maio 2020. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C802A9" w14:textId="77777777" w:rsidR="00CD68B5" w:rsidRPr="00237594" w:rsidRDefault="00CD68B5" w:rsidP="00CD68B5">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -12712,51 +12717,51 @@
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">MACHADO, Lucília Regina de Souza. A politecnia nos debates pedagógicos soviéticos das décadas de 20 e 30. </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
       </w:r>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">, v. 1, n. 18, p. e9575, 2020. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="009B7BA0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:u w:val="single"/>
             <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B7BA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. Acesso em: 02 maio 2020. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7678DBFC" w14:textId="77777777" w:rsidR="00AC147A" w:rsidRDefault="00AC147A" w:rsidP="00AC147A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
@@ -12800,74 +12805,74 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tekne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C8174E5" w14:textId="7FB3446E" w:rsidR="00AC147A" w:rsidRPr="00D45803" w:rsidRDefault="00AC147A" w:rsidP="00D45803">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AC147A" w:rsidRPr="00D45803" w:rsidSect="00113A92">
-      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2552" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01A19129" w14:textId="77777777" w:rsidR="001867A3" w:rsidRDefault="001867A3">
+    <w:p w14:paraId="063EF4F9" w14:textId="77777777" w:rsidR="000D07D9" w:rsidRDefault="000D07D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CABF684" w14:textId="77777777" w:rsidR="001867A3" w:rsidRDefault="001867A3">
+    <w:p w14:paraId="5781A06F" w14:textId="77777777" w:rsidR="000D07D9" w:rsidRDefault="000D07D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12934,58 +12939,58 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1055A6C8" w14:textId="77777777" w:rsidR="001213FA" w:rsidRDefault="001213FA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9020"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue" w:cs="Helvetica Neue"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20D31D97" w14:textId="77777777" w:rsidR="001867A3" w:rsidRDefault="001867A3">
+    <w:p w14:paraId="2FE5828F" w14:textId="77777777" w:rsidR="000D07D9" w:rsidRDefault="000D07D9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B2A30B1" w14:textId="77777777" w:rsidR="001867A3" w:rsidRDefault="001867A3">
+    <w:p w14:paraId="183EC995" w14:textId="77777777" w:rsidR="000D07D9" w:rsidRDefault="000D07D9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2ABB0697" w14:textId="399C0C96" w:rsidR="00902C0B" w:rsidRPr="007460D2" w:rsidRDefault="007460D2" w:rsidP="007460D2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:u w:val="single"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
@@ -13109,208 +13114,104 @@
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Imagem 1" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Uma imagem contendo Logotipo&#10;&#10;Descrição gerada automaticamente" style="position:absolute;left:10477;width:52965;height:16383;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVrkNiyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8f+B3CCXtzaXTrZl02RBxsE5RNYT6ezdkWm0tpsrX79kYQ9ni//zdf9rYWJ2p95ViDGiUgiHNn&#10;Ki40fLyvbmYgfEA2WDsmDWfysFxcDeaYGdfxjk77UIgYwj5DDWUITSalz0uy6EeuIY7ct2sthni2&#10;hTQtdjHc1vI2SVJpseLYUGJDTyXlP/uj1WDG7nCYmq36/Ho5Pr/ebYrujTqth9f94wOIQH24iP/d&#10;axPnq3Qyu1fpWMHfTxEAufgFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAla5DYskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                 <v:imagedata r:id="rId2" o:title="Uma imagem contendo Logotipo&#10;&#10;Descrição gerada automaticamente"/>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A65CC64" w14:textId="6D12A31B" w:rsidR="00B638D3" w:rsidRDefault="00DD5D23">
+  <w:p w14:paraId="3A65CC64" w14:textId="75883BE5" w:rsidR="00B638D3" w:rsidRPr="00B03787" w:rsidRDefault="00B03787">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B03787">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
-[...3 lines deleted...]
-        <w:u w:val="single"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...135 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="066EC81D" wp14:editId="3F3AD89C">
+          <wp:extent cx="5755640" cy="2013585"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+          <wp:docPr id="300038952" name="Imagen 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1870978863" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="5755640" cy="2013585"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D59332F" w14:textId="77777777" w:rsidR="008F7417" w:rsidRPr="009C43D1" w:rsidRDefault="008F7417" w:rsidP="008F7417">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B7BA0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -13375,112 +13276,114 @@
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009B7BA0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B03787">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="009C43D1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009C43D1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B03787">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="420D6F6F" w14:textId="77777777" w:rsidR="008F7417" w:rsidRPr="0063315B" w:rsidRDefault="008F7417" w:rsidP="008F7417">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0063315B">
       <w:rPr>
@@ -13586,74 +13489,74 @@
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="58194AD8" w14:textId="77777777" w:rsidR="008F7417" w:rsidRDefault="008F7417" w:rsidP="008F7417">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6F8D7A75" id="Retângulo 1816584546" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-4.75pt;margin-top:67.9pt;width:615.1pt;height:3.6pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxJG7uKAIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiH6y80yS90G7VdAVdLUJC&#10;7GoL4tlx7MaS44lst0n/nvGkN9inRfTB9dhzOefMOKv7vjHsIJ3XYIskH2UJk1ZApe2uSH7+ePyw&#10;SJgP3FbcgJVFcpQ+uV+/f7fq2qUcQw2mko5hEuuXXVskdQjtMk29qGXD/QhaafFSgWt4QNPt0srx&#10;DrM3Jh1n2ce0A1e1DoT0Hk8fhstkTfmVkiI8KeVlYKZIEFug1dFaxjVdr/hy53hba3GCwf8BRcO1&#10;xaKXVA88cLZ3+lWqRgsHHlQYCWhSUEoLSRyQTZ79xWZb81YSFxTHtxeZ/P9LK74ftu2zQxm61i89&#10;biOLXrkm/iM+1pNYx4tYsg9M4OF8kefzOWoq8G46m+d3Ucz0Gtw6H75IaFjcFInDXpBE/PDNh8H1&#10;7BJreTC6etTGkOF25cY4duDYt00Wf6fsf7gZG50txLAh43AiqfNYhkjsg3TbuupYafbuhVdFMlnk&#10;mJBVOgIbT7IpGTgWs+lQizkIv3SoqQOR+itQnzez2Xg8EDJtzQeok8kN0oEDaQJnDGTdwEuvstMu&#10;HI2MtYx9kYrpitSn4uIkyTC8+LoQ83mEUXUKiI4KtXhj7CkkRg/Q3hh/CaL6YMMlvtEWHHXuhl3c&#10;hr7skR6qH2/jSQnV8dmx8NXieN/l09iT8tbgVtSA7EVwJLuFT/sAStMsXTOgwtHA90Jan952fJC3&#10;Nnldv0Dr3wAAAP//AwBQSwMEFAAGAAgAAAAhANlqHQbiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQltAxGKXpBBNDCCEhBtyzxrRljVM16dr9e7wT3Gy/p+fvZcvRNWKP&#10;Xag9abicKhBIhbc1lRo+P9aTBYgQDVnTeEINBwywzE9PMpNaP9A77jexFBxCITUaqhjbVMpQVOhM&#10;mPoWibVv3zkTee1KaTszcLhrZKLUtXSmJv5QmRZXFRa7Te80PLnwtXt+G1Yv64v+5/Dwumj8Y9D6&#10;/Gy8vwMRcYx/ZjjiMzrkzLT1PdkgGg2T2zk7+T6bc4WjIUnUDYgtT1czBTLP5P8O+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMSRu7igCAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2WodBuIAAAALAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#c00000" stroked="f">
+            <v:rect w14:anchorId="6F8D7A75" id="Retângulo 1816584546" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-4.75pt;margin-top:67.9pt;width:615.1pt;height:3.6pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaymwpKAIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiH6y80yS90G7VdAVdLUJC&#10;7GoL4tlx7MaS44lst0n/nvGkN9inRfTB9dhzOefMOKv7vjHsIJ3XYIskH2UJk1ZApe2uSH7+ePyw&#10;SJgP3FbcgJVFcpQ+uV+/f7fq2qUcQw2mko5hEuuXXVskdQjtMk29qGXD/QhaafFSgWt4QNPt0srx&#10;DrM3Jh1n2ce0A1e1DoT0Hk8fhstkTfmVkiI8KeVlYKZIEFug1dFaxjVdr/hy53hba3GCwf8BRcO1&#10;xaKXVA88cLZ3+lWqRgsHHlQYCWhSUEoLSRyQTZ79xWZb81YSFxTHtxeZ/P9LK74ftu2zQxm61i89&#10;biOLXrkm/iM+1pNYx4tYsg9M4OF8kefzOWoq8G46m+d3Ucz0Gtw6H75IaFjcFInDXpBE/PDNh8H1&#10;7BJreTC6etTGkOF25cY4duDYt00Wf6fsf7gZG50txLAh43AiqfNYhkjsg3TbuupYafbuhVdFMlnk&#10;mJBVOgIbT7IpGTgWs+lQizkIv3SoqQOR+itQnzez2Xg8EDJtzQeok8kN0oEDaQJnDGTdwEuvstMu&#10;HI2MtYx9kYrpitSn4uIkyTC8+LoQ83mEUXUKiI4KtXhj7CkkRg/Q3hh/CaL6YMMlvtEWHHXuhl3c&#10;hr7skR5+MuJtPCmhOj47Fr5aHO+7fBp7Ut4a3IoakL0IjmS38GkfQGmapWsGVDga+F5I69Pbjg/y&#10;1iav6xdo/RsAAP//AwBQSwMEFAAGAAgAAAAhANlqHQbiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQltAxGKXpBBNDCCEhBtyzxrRljVM16dr9e7wT3Gy/p+fvZcvRNWKP&#10;Xag9abicKhBIhbc1lRo+P9aTBYgQDVnTeEINBwywzE9PMpNaP9A77jexFBxCITUaqhjbVMpQVOhM&#10;mPoWibVv3zkTee1KaTszcLhrZKLUtXSmJv5QmRZXFRa7Te80PLnwtXt+G1Yv64v+5/Dwumj8Y9D6&#10;/Gy8vwMRcYx/ZjjiMzrkzLT1PdkgGg2T2zk7+T6bc4WjIUnUDYgtT1czBTLP5P8O+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAmspsKSgCAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2WodBuIAAAALAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#c00000" stroked="f">
               <v:shadow on="t" color="#bc5522" opacity="21626f" origin=",.5" offset="0,.64mm"/>
               <v:textbox inset=",7.2pt,,7.2pt">
                 <w:txbxContent>
                   <w:p w14:paraId="58194AD8" w14:textId="77777777" w:rsidR="008F7417" w:rsidRDefault="008F7417" w:rsidP="008F7417">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D7C8AAF" w14:textId="77777777" w:rsidR="007B36E8" w:rsidRPr="009C43D1" w:rsidRDefault="007B36E8" w:rsidP="007B36E8">
+  <w:p w14:paraId="25D1889F" w14:textId="77777777" w:rsidR="00B03787" w:rsidRPr="009C43D1" w:rsidRDefault="00B03787" w:rsidP="00B03787">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B7BA0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
     </w:r>
     <w:r w:rsidRPr="009B7BA0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
@@ -13773,97 +13676,787 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F1F2AFB" w14:textId="6D3A01BA" w:rsidR="007B36E8" w:rsidRPr="0063315B" w:rsidRDefault="007B36E8" w:rsidP="00A27E53">
+  <w:p w14:paraId="7272FD06" w14:textId="77777777" w:rsidR="00B03787" w:rsidRPr="0063315B" w:rsidRDefault="00B03787" w:rsidP="00B03787">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0063315B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">CC BY 4.0 | </w:t>
     </w:r>
     <w:r w:rsidRPr="0063315B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN 2447-1801 | DOI: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1">
       <w:r w:rsidRPr="0063315B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.15628;rbept.2021.XXXX</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="4061B109" w14:textId="77777777" w:rsidR="00B03787" w:rsidRPr="008F7417" w:rsidRDefault="00B03787" w:rsidP="00B03787">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ED188CC" wp14:editId="4779F4D8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-60325</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>862150</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7811770" cy="45719"/>
+              <wp:effectExtent l="38100" t="19050" r="36830" b="69215"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="11562500" name="Retângulo 1816584546"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7811770" cy="45719"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C00000"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw blurRad="38100" dist="23040" dir="5400000" rotWithShape="0">
+                          <a:srgbClr val="BC5522">
+                            <a:alpha val="33000"/>
+                          </a:srgbClr>
+                        </a:outerShdw>
+                      </a:effectLst>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="15C67861" w14:textId="77777777" w:rsidR="00B03787" w:rsidRDefault="00B03787" w:rsidP="00B03787">
+                          <w:pPr>
+                            <w:pStyle w:val="Contedodoquadro"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="7ED188CC" id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-4.75pt;margin-top:67.9pt;width:615.1pt;height:3.6pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxJG7uKAIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiH6y80yS90G7VdAVdLUJC&#10;7GoL4tlx7MaS44lst0n/nvGkN9inRfTB9dhzOefMOKv7vjHsIJ3XYIskH2UJk1ZApe2uSH7+ePyw&#10;SJgP3FbcgJVFcpQ+uV+/f7fq2qUcQw2mko5hEuuXXVskdQjtMk29qGXD/QhaafFSgWt4QNPt0srx&#10;DrM3Jh1n2ce0A1e1DoT0Hk8fhstkTfmVkiI8KeVlYKZIEFug1dFaxjVdr/hy53hba3GCwf8BRcO1&#10;xaKXVA88cLZ3+lWqRgsHHlQYCWhSUEoLSRyQTZ79xWZb81YSFxTHtxeZ/P9LK74ftu2zQxm61i89&#10;biOLXrkm/iM+1pNYx4tYsg9M4OF8kefzOWoq8G46m+d3Ucz0Gtw6H75IaFjcFInDXpBE/PDNh8H1&#10;7BJreTC6etTGkOF25cY4duDYt00Wf6fsf7gZG50txLAh43AiqfNYhkjsg3TbuupYafbuhVdFMlnk&#10;mJBVOgIbT7IpGTgWs+lQizkIv3SoqQOR+itQnzez2Xg8EDJtzQeok8kN0oEDaQJnDGTdwEuvstMu&#10;HI2MtYx9kYrpitSn4uIkyTC8+LoQ83mEUXUKiI4KtXhj7CkkRg/Q3hh/CaL6YMMlvtEWHHXuhl3c&#10;hr7skR6qH2/jSQnV8dmx8NXieN/l09iT8tbgVtSA7EVwJLuFT/sAStMsXTOgwtHA90Jan952fJC3&#10;Nnldv0Dr3wAAAP//AwBQSwMEFAAGAAgAAAAhANlqHQbiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQltAxGKXpBBNDCCEhBtyzxrRljVM16dr9e7wT3Gy/p+fvZcvRNWKP&#10;Xag9abicKhBIhbc1lRo+P9aTBYgQDVnTeEINBwywzE9PMpNaP9A77jexFBxCITUaqhjbVMpQVOhM&#10;mPoWibVv3zkTee1KaTszcLhrZKLUtXSmJv5QmRZXFRa7Te80PLnwtXt+G1Yv64v+5/Dwumj8Y9D6&#10;/Gy8vwMRcYx/ZjjiMzrkzLT1PdkgGg2T2zk7+T6bc4WjIUnUDYgtT1czBTLP5P8O+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMSRu7igCAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2WodBuIAAAALAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#c00000" stroked="f">
+              <v:shadow on="t" color="#bc5522" opacity="21626f" origin=",.5" offset="0,.64mm"/>
+              <v:textbox inset=",7.2pt,,7.2pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="15C67861" w14:textId="77777777" w:rsidR="00B03787" w:rsidRDefault="00B03787" w:rsidP="00B03787">
+                    <w:pPr>
+                      <w:pStyle w:val="Contedodoquadro"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C2C369B" w14:textId="09A00E81" w:rsidR="00B03787" w:rsidRPr="00B03787" w:rsidRDefault="00B03787">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1ADB638C" w14:textId="77777777" w:rsidR="00B03787" w:rsidRPr="009C43D1" w:rsidRDefault="00B03787" w:rsidP="008F7417">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, v. X, n. X, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>eXXXX</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, p. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00B03787">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="009C43D1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009C43D1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00B03787">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>12</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6D869F30" w14:textId="77777777" w:rsidR="00B03787" w:rsidRPr="0063315B" w:rsidRDefault="00B03787" w:rsidP="008F7417">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0063315B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">CC BY 4.0 | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0063315B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ISSN 2447-1801 | DOI: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidRPr="0063315B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.15628;rbept.2021.XXXX</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="6095F084" w14:textId="77777777" w:rsidR="00B03787" w:rsidRPr="008F7417" w:rsidRDefault="00B03787" w:rsidP="008F7417">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7338F05C" wp14:editId="6A69F5A7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>-60325</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>862150</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7811770" cy="45719"/>
+              <wp:effectExtent l="38100" t="19050" r="36830" b="69215"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="619243568" name="Retângulo 1816584546"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7811770" cy="45719"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C00000"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw blurRad="38100" dist="23040" dir="5400000" rotWithShape="0">
+                          <a:srgbClr val="BC5522">
+                            <a:alpha val="33000"/>
+                          </a:srgbClr>
+                        </a:outerShdw>
+                      </a:effectLst>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:lnRef>
+                      <a:fillRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:scrgbClr r="0" g="0" b="0"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor"/>
+                    </wps:style>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="362A9679" w14:textId="77777777" w:rsidR="00B03787" w:rsidRDefault="00B03787" w:rsidP="008F7417">
+                          <w:pPr>
+                            <w:pStyle w:val="Contedodoquadro"/>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:rect w14:anchorId="7338F05C" id="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-4.75pt;margin-top:67.9pt;width:615.1pt;height:3.6pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXg0AaKAIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiH6y80yS90G7VdAVdLUJC&#10;7GoL4tlx7MaS44lst0n/nvGkN9inRfTB9dhzOefMOKv7vjHsIJ3XYIskH2UJk1ZApe2uSH7+ePyw&#10;SJgP3FbcgJVFcpQ+uV+/f7fq2qUcQw2mko5hEuuXXVskdQjtMk29qGXD/QhaafFSgWt4QNPt0srx&#10;DrM3Jh1n2ce0A1e1DoT0Hk8fhstkTfmVkiI8KeVlYKZIEFug1dFaxjVdr/hy53hba3GCwf8BRcO1&#10;xaKXVA88cLZ3+lWqRgsHHlQYCWhSUEoLSRyQTZ79xWZb81YSFxTHtxeZ/P9LK74ftu2zQxm61i89&#10;biOLXrkm/iM+1pNYx4tYsg9M4OF8kefzOWoq8G46m+d3Ucz0Gtw6H75IaFjcFInDXpBE/PDNh8H1&#10;7BJreTC6etTGkOF25cY4duDYt00Wf6fsf7gZG50txLAh43AiqfNYhkjsg3TbuupYafbuhVdFMlnk&#10;mJBVOgIbT7IpGTgWs+lQizkIv3SoqQOR+itQnzez2Xg8EDJtzQeok8kN0oEDaQJnDGTdwEuvstMu&#10;HI2MtYx9kYrpitSn4uIkyTC8+LoQ83mEUXUKiI4KtXhj7CkkRg/Q3hh/CaL6YMMlvtEWHHXuhl3c&#10;hr7skR62It7GkxKq47Nj4avF8b7Lp7En5a3BragB2YvgSHYLn/YBlKZZumZAhaOB74W0Pr3t+CBv&#10;bfK6foHWvwEAAP//AwBQSwMEFAAGAAgAAAAhANlqHQbiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQltAxGKXpBBNDCCEhBtyzxrRljVM16dr9e7wT3Gy/p+fvZcvRNWKP&#10;Xag9abicKhBIhbc1lRo+P9aTBYgQDVnTeEINBwywzE9PMpNaP9A77jexFBxCITUaqhjbVMpQVOhM&#10;mPoWibVv3zkTee1KaTszcLhrZKLUtXSmJv5QmRZXFRa7Te80PLnwtXt+G1Yv64v+5/Dwumj8Y9D6&#10;/Gy8vwMRcYx/ZjjiMzrkzLT1PdkgGg2T2zk7+T6bc4WjIUnUDYgtT1czBTLP5P8O+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAl4NAGigCAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2WodBuIAAAALAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#c00000" stroked="f">
+              <v:shadow on="t" color="#bc5522" opacity="21626f" origin=",.5" offset="0,.64mm"/>
+              <v:textbox inset=",7.2pt,,7.2pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="362A9679" w14:textId="77777777" w:rsidR="00B03787" w:rsidRDefault="00B03787" w:rsidP="008F7417">
+                    <w:pPr>
+                      <w:pStyle w:val="Contedodoquadro"/>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:rect>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D7C8AAF" w14:textId="77777777" w:rsidR="007B36E8" w:rsidRPr="009C43D1" w:rsidRDefault="007B36E8" w:rsidP="007B36E8">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, v. X, n. X, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>eXXXX</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, p. </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009B7BA0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00B03787">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="009C43D1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009C43D1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00B03787">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t>12</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3F1F2AFB" w14:textId="6D3A01BA" w:rsidR="007B36E8" w:rsidRPr="00B03787" w:rsidRDefault="007B36E8" w:rsidP="00A27E53">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B03787">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">CC BY 4.0 | </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B03787">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ISSN 2447-1801 | DOI: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidRPr="00B03787">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>https://doi.org/10.15628;rbept.2021.XXXX</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FAF820F" wp14:editId="6B1D6A84">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-60325</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>862150</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7811770" cy="45719"/>
               <wp:effectExtent l="38100" t="19050" r="36830" b="69215"/>
               <wp:wrapSquare wrapText="bothSides"/>
@@ -13908,72 +14501,72 @@
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="74C6E643" w14:textId="77777777" w:rsidR="007B36E8" w:rsidRDefault="007B36E8" w:rsidP="007B36E8">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="5FAF820F" id="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:-4.75pt;margin-top:67.9pt;width:615.1pt;height:3.6pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXg0AaKAIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiH6y80yS90G7VdAVdLUJC&#10;7GoL4tlx7MaS44lst0n/nvGkN9inRfTB9dhzOefMOKv7vjHsIJ3XYIskH2UJk1ZApe2uSH7+ePyw&#10;SJgP3FbcgJVFcpQ+uV+/f7fq2qUcQw2mko5hEuuXXVskdQjtMk29qGXD/QhaafFSgWt4QNPt0srx&#10;DrM3Jh1n2ce0A1e1DoT0Hk8fhstkTfmVkiI8KeVlYKZIEFug1dFaxjVdr/hy53hba3GCwf8BRcO1&#10;xaKXVA88cLZ3+lWqRgsHHlQYCWhSUEoLSRyQTZ79xWZb81YSFxTHtxeZ/P9LK74ftu2zQxm61i89&#10;biOLXrkm/iM+1pNYx4tYsg9M4OF8kefzOWoq8G46m+d3Ucz0Gtw6H75IaFjcFInDXpBE/PDNh8H1&#10;7BJreTC6etTGkOF25cY4duDYt00Wf6fsf7gZG50txLAh43AiqfNYhkjsg3TbuupYafbuhVdFMlnk&#10;mJBVOgIbT7IpGTgWs+lQizkIv3SoqQOR+itQnzez2Xg8EDJtzQeok8kN0oEDaQJnDGTdwEuvstMu&#10;HI2MtYx9kYrpitSn4uIkyTC8+LoQ83mEUXUKiI4KtXhj7CkkRg/Q3hh/CaL6YMMlvtEWHHXuhl3c&#10;hr7skR62It7GkxKq47Nj4avF8b7Lp7En5a3BragB2YvgSHYLn/YBlKZZumZAhaOB74W0Pr3t+CBv&#10;bfK6foHWvwEAAP//AwBQSwMEFAAGAAgAAAAhANlqHQbiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQltAxGKXpBBNDCCEhBtyzxrRljVM16dr9e7wT3Gy/p+fvZcvRNWKP&#10;Xag9abicKhBIhbc1lRo+P9aTBYgQDVnTeEINBwywzE9PMpNaP9A77jexFBxCITUaqhjbVMpQVOhM&#10;mPoWibVv3zkTee1KaTszcLhrZKLUtXSmJv5QmRZXFRa7Te80PLnwtXt+G1Yv64v+5/Dwumj8Y9D6&#10;/Gy8vwMRcYx/ZjjiMzrkzLT1PdkgGg2T2zk7+T6bc4WjIUnUDYgtT1czBTLP5P8O+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAl4NAGigCAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2WodBuIAAAALAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#c00000" stroked="f">
+            <v:rect w14:anchorId="5FAF820F" id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-4.75pt;margin-top:67.9pt;width:615.1pt;height:3.6pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm/xq7KAIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiH6y80yS90G7VdAVdLUJC&#10;7GoL4tlx7MaS44lst0n/nvGkN9inRfTB9dhzOefMOKv7vjHsIJ3XYIskH2UJk1ZApe2uSH7+ePyw&#10;SJgP3FbcgJVFcpQ+uV+/f7fq2qUcQw2mko5hEuuXXVskdQjtMk29qGXD/QhaafFSgWt4QNPt0srx&#10;DrM3Jh1n2ce0A1e1DoT0Hk8fhstkTfmVkiI8KeVlYKZIEFug1dFaxjVdr/hy53hba3GCwf8BRcO1&#10;xaKXVA88cLZ3+lWqRgsHHlQYCWhSUEoLSRyQTZ79xWZb81YSFxTHtxeZ/P9LK74ftu2zQxm61i89&#10;biOLXrkm/iM+1pNYx4tYsg9M4OF8kefzOWoq8G46m+d3Ucz0Gtw6H75IaFjcFInDXpBE/PDNh8H1&#10;7BJreTC6etTGkOF25cY4duDYt00Wf6fsf7gZG50txLAh43AiqfNYhkjsg3TbuupYafbuhVdFMlnk&#10;mJBVOgIbT7IpGTgWs+lQizkIv3SoqQOR+itQnzez2Xg8EDJtzQeok8kN0oEDaQJnDGTdwEuvstMu&#10;HI2MtYx9kYrpitSn4uIkyTC8+LoQ83mEUXUKiI4KtXhj7CkkRg/Q3hh/CaL6YMMlvtEWHHXuhl3c&#10;hr7skR5OTryNJyVUx2fHwleL432XT2NPyluDW1EDshfBkewWPu0DKE2zdM2ACkcD3wtpfXrb8UHe&#10;2uR1/QKtfwMAAP//AwBQSwMEFAAGAAgAAAAhANlqHQbiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQltAxGKXpBBNDCCEhBtyzxrRljVM16dr9e7wT3Gy/p+fvZcvRNWKP&#10;Xag9abicKhBIhbc1lRo+P9aTBYgQDVnTeEINBwywzE9PMpNaP9A77jexFBxCITUaqhjbVMpQVOhM&#10;mPoWibVv3zkTee1KaTszcLhrZKLUtXSmJv5QmRZXFRa7Te80PLnwtXt+G1Yv64v+5/Dwumj8Y9D6&#10;/Gy8vwMRcYx/ZjjiMzrkzLT1PdkgGg2T2zk7+T6bc4WjIUnUDYgtT1czBTLP5P8O+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAJv8auygCAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2WodBuIAAAALAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#c00000" stroked="f">
               <v:shadow on="t" color="#bc5522" opacity="21626f" origin=",.5" offset="0,.64mm"/>
               <v:textbox inset=",7.2pt,,7.2pt">
                 <w:txbxContent>
                   <w:p w14:paraId="74C6E643" w14:textId="77777777" w:rsidR="007B36E8" w:rsidRDefault="007B36E8" w:rsidP="007B36E8">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55C3F2EB" w14:textId="77777777" w:rsidR="00193F99" w:rsidRPr="009C43D1" w:rsidRDefault="00193F99" w:rsidP="004A0B61">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B7BA0">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
     </w:r>
     <w:r w:rsidRPr="009B7BA0">
       <w:rPr>
@@ -14244,51 +14837,51 @@
                       <a:fontRef idx="minor"/>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="20945DB6" w14:textId="77777777" w:rsidR="00681188" w:rsidRDefault="00681188" w:rsidP="00681188">
                           <w:pPr>
                             <w:pStyle w:val="Contedodoquadro"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr tIns="91440" bIns="91440" anchor="ctr">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="6C42DF28" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:-4.75pt;margin-top:67.9pt;width:615.1pt;height:3.6pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAm/xq7KAIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiH6y80yS90G7VdAVdLUJC&#10;7GoL4tlx7MaS44lst0n/nvGkN9inRfTB9dhzOefMOKv7vjHsIJ3XYIskH2UJk1ZApe2uSH7+ePyw&#10;SJgP3FbcgJVFcpQ+uV+/f7fq2qUcQw2mko5hEuuXXVskdQjtMk29qGXD/QhaafFSgWt4QNPt0srx&#10;DrM3Jh1n2ce0A1e1DoT0Hk8fhstkTfmVkiI8KeVlYKZIEFug1dFaxjVdr/hy53hba3GCwf8BRcO1&#10;xaKXVA88cLZ3+lWqRgsHHlQYCWhSUEoLSRyQTZ79xWZb81YSFxTHtxeZ/P9LK74ftu2zQxm61i89&#10;biOLXrkm/iM+1pNYx4tYsg9M4OF8kefzOWoq8G46m+d3Ucz0Gtw6H75IaFjcFInDXpBE/PDNh8H1&#10;7BJreTC6etTGkOF25cY4duDYt00Wf6fsf7gZG50txLAh43AiqfNYhkjsg3TbuupYafbuhVdFMlnk&#10;mJBVOgIbT7IpGTgWs+lQizkIv3SoqQOR+itQnzez2Xg8EDJtzQeok8kN0oEDaQJnDGTdwEuvstMu&#10;HI2MtYx9kYrpitSn4uIkyTC8+LoQ83mEUXUKiI4KtXhj7CkkRg/Q3hh/CaL6YMMlvtEWHHXuhl3c&#10;hr7skR5OTryNJyVUx2fHwleL432XT2NPyluDW1EDshfBkewWPu0DKE2zdM2ACkcD3wtpfXrb8UHe&#10;2uR1/QKtfwMAAP//AwBQSwMEFAAGAAgAAAAhANlqHQbiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQltAxGKXpBBNDCCEhBtyzxrRljVM16dr9e7wT3Gy/p+fvZcvRNWKP&#10;Xag9abicKhBIhbc1lRo+P9aTBYgQDVnTeEINBwywzE9PMpNaP9A77jexFBxCITUaqhjbVMpQVOhM&#10;mPoWibVv3zkTee1KaTszcLhrZKLUtXSmJv5QmRZXFRa7Te80PLnwtXt+G1Yv64v+5/Dwumj8Y9D6&#10;/Gy8vwMRcYx/ZjjiMzrkzLT1PdkgGg2T2zk7+T6bc4WjIUnUDYgtT1czBTLP5P8O+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAJv8auygCAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2WodBuIAAAALAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#c00000" stroked="f">
+            <v:rect w14:anchorId="6C42DF28" id="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:-4.75pt;margin-top:67.9pt;width:615.1pt;height:3.6pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAWDRPKAIAAMkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiH6y80yS90G7VdAVdLUJC&#10;7GoL4tlx7MaS44lst0n/nvGkN9inRfTB9dhzOefMOKv7vjHsIJ3XYIskH2UJk1ZApe2uSH7+ePyw&#10;SJgP3FbcgJVFcpQ+uV+/f7fq2qUcQw2mko5hEuuXXVskdQjtMk29qGXD/QhaafFSgWt4QNPt0srx&#10;DrM3Jh1n2ce0A1e1DoT0Hk8fhstkTfmVkiI8KeVlYKZIEFug1dFaxjVdr/hy53hba3GCwf8BRcO1&#10;xaKXVA88cLZ3+lWqRgsHHlQYCWhSUEoLSRyQTZ79xWZb81YSFxTHtxeZ/P9LK74ftu2zQxm61i89&#10;biOLXrkm/iM+1pNYx4tYsg9M4OF8kefzOWoq8G46m+d3Ucz0Gtw6H75IaFjcFInDXpBE/PDNh8H1&#10;7BJreTC6etTGkOF25cY4duDYt00Wf6fsf7gZG50txLAh43AiqfNYhkjsg3TbuupYafbuhVdFMlnk&#10;mJBVOgIbT7IpGTgWs+lQizkIv3SoqQOR+itQnzez2Xg8EDJtzQeok8kN0oEDaQJnDGTdwEuvstMu&#10;HI2MtYx9kYrpitSn4uIkyTC8+LoQ83mEUXUKiI4KtXhj7CkkRg/Q3hh/CaL6YMMlvtEWHHXuhl3c&#10;hr7skR4qHm/jSQnV8dmx8NXieN/l09iT8tbgVtSA7EVwJLuFT/sAStMsXTOgwtHA90Jan952fJC3&#10;Nnldv0Dr3wAAAP//AwBQSwMEFAAGAAgAAAAhANlqHQbiAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISFzQltAxGKXpBBNDCCEhBtyzxrRljVM16dr9e7wT3Gy/p+fvZcvRNWKP&#10;Xag9abicKhBIhbc1lRo+P9aTBYgQDVnTeEINBwywzE9PMpNaP9A77jexFBxCITUaqhjbVMpQVOhM&#10;mPoWibVv3zkTee1KaTszcLhrZKLUtXSmJv5QmRZXFRa7Te80PLnwtXt+G1Yv64v+5/Dwumj8Y9D6&#10;/Gy8vwMRcYx/ZjjiMzrkzLT1PdkgGg2T2zk7+T6bc4WjIUnUDYgtT1czBTLP5P8O+S8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAgFg0TygCAADJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2WodBuIAAAALAQAADwAAAAAAAAAAAAAAAACCBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" fillcolor="#c00000" stroked="f">
               <v:shadow on="t" color="#bc5522" opacity="21626f" origin=",.5" offset="0,.64mm"/>
               <v:textbox inset=",7.2pt,,7.2pt">
                 <w:txbxContent>
                   <w:p w14:paraId="20945DB6" w14:textId="77777777" w:rsidR="00681188" w:rsidRDefault="00681188" w:rsidP="00681188">
                     <w:pPr>
                       <w:pStyle w:val="Contedodoquadro"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="365DBAD8" w14:textId="20B0B001" w:rsidR="00193F99" w:rsidRPr="0063315B" w:rsidRDefault="00193F99">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -15066,100 +15659,101 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1997880749">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="911306071">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="314263585">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="589775748">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="63917092">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001213FA"/>
     <w:rsid w:val="0000315B"/>
     <w:rsid w:val="0000369E"/>
     <w:rsid w:val="000247D4"/>
     <w:rsid w:val="0003179E"/>
     <w:rsid w:val="00033985"/>
     <w:rsid w:val="00034B12"/>
     <w:rsid w:val="00035875"/>
     <w:rsid w:val="00041466"/>
     <w:rsid w:val="0004376C"/>
     <w:rsid w:val="000543CB"/>
     <w:rsid w:val="00054745"/>
     <w:rsid w:val="000559EC"/>
     <w:rsid w:val="0006098F"/>
     <w:rsid w:val="00074E5B"/>
     <w:rsid w:val="0008019B"/>
     <w:rsid w:val="00082090"/>
     <w:rsid w:val="00084462"/>
     <w:rsid w:val="00084977"/>
     <w:rsid w:val="00085B12"/>
     <w:rsid w:val="000A695F"/>
     <w:rsid w:val="000C2BEB"/>
     <w:rsid w:val="000C583C"/>
+    <w:rsid w:val="000D07D9"/>
     <w:rsid w:val="000E6A70"/>
     <w:rsid w:val="000F02FB"/>
     <w:rsid w:val="000F3770"/>
     <w:rsid w:val="00100C31"/>
+    <w:rsid w:val="00104C1B"/>
     <w:rsid w:val="00111C79"/>
     <w:rsid w:val="00113A92"/>
     <w:rsid w:val="001213FA"/>
     <w:rsid w:val="00124994"/>
     <w:rsid w:val="0012508B"/>
     <w:rsid w:val="0013237D"/>
     <w:rsid w:val="00134CAA"/>
     <w:rsid w:val="0013643F"/>
     <w:rsid w:val="00140E3C"/>
     <w:rsid w:val="00146A66"/>
     <w:rsid w:val="00155FA5"/>
     <w:rsid w:val="00165017"/>
     <w:rsid w:val="00183011"/>
     <w:rsid w:val="00185274"/>
     <w:rsid w:val="00185BB5"/>
     <w:rsid w:val="001867A3"/>
     <w:rsid w:val="00191267"/>
     <w:rsid w:val="00193F99"/>
     <w:rsid w:val="001A0BA6"/>
     <w:rsid w:val="001A54CA"/>
     <w:rsid w:val="001E115D"/>
     <w:rsid w:val="00216ACB"/>
     <w:rsid w:val="002223C8"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00232EFF"/>
@@ -15261,50 +15855,51 @@
     <w:rsid w:val="006878F9"/>
     <w:rsid w:val="00691C39"/>
     <w:rsid w:val="0069793A"/>
     <w:rsid w:val="006A10EF"/>
     <w:rsid w:val="006B5A99"/>
     <w:rsid w:val="006C6126"/>
     <w:rsid w:val="006D79B8"/>
     <w:rsid w:val="006D7FD5"/>
     <w:rsid w:val="006E099C"/>
     <w:rsid w:val="006F09DF"/>
     <w:rsid w:val="006F25B4"/>
     <w:rsid w:val="006F46AA"/>
     <w:rsid w:val="00704532"/>
     <w:rsid w:val="00706709"/>
     <w:rsid w:val="0072767F"/>
     <w:rsid w:val="00735A63"/>
     <w:rsid w:val="00741D9F"/>
     <w:rsid w:val="007460D2"/>
     <w:rsid w:val="00756B37"/>
     <w:rsid w:val="00760D86"/>
     <w:rsid w:val="00767328"/>
     <w:rsid w:val="007701A0"/>
     <w:rsid w:val="00772564"/>
     <w:rsid w:val="007901AE"/>
     <w:rsid w:val="00791A00"/>
+    <w:rsid w:val="00794DDE"/>
     <w:rsid w:val="00795E77"/>
     <w:rsid w:val="0079635F"/>
     <w:rsid w:val="007A037E"/>
     <w:rsid w:val="007A23E2"/>
     <w:rsid w:val="007A6E4A"/>
     <w:rsid w:val="007B3565"/>
     <w:rsid w:val="007B36E8"/>
     <w:rsid w:val="007B6CFC"/>
     <w:rsid w:val="007C749A"/>
     <w:rsid w:val="007D1BDB"/>
     <w:rsid w:val="007E687D"/>
     <w:rsid w:val="007F1A86"/>
     <w:rsid w:val="00804F77"/>
     <w:rsid w:val="008158E7"/>
     <w:rsid w:val="00815D8D"/>
     <w:rsid w:val="00821F69"/>
     <w:rsid w:val="00827631"/>
     <w:rsid w:val="00843815"/>
     <w:rsid w:val="00844830"/>
     <w:rsid w:val="0086085A"/>
     <w:rsid w:val="00860CA0"/>
     <w:rsid w:val="0087208E"/>
     <w:rsid w:val="008734A0"/>
     <w:rsid w:val="00873CD5"/>
     <w:rsid w:val="0088331E"/>
@@ -15346,50 +15941,51 @@
     <w:rsid w:val="00A24108"/>
     <w:rsid w:val="00A27E53"/>
     <w:rsid w:val="00A33A39"/>
     <w:rsid w:val="00A34F32"/>
     <w:rsid w:val="00A56B88"/>
     <w:rsid w:val="00A600B4"/>
     <w:rsid w:val="00A64AFD"/>
     <w:rsid w:val="00A7161A"/>
     <w:rsid w:val="00A83CE0"/>
     <w:rsid w:val="00A85B5C"/>
     <w:rsid w:val="00A87736"/>
     <w:rsid w:val="00A916BB"/>
     <w:rsid w:val="00A9222A"/>
     <w:rsid w:val="00A92FB9"/>
     <w:rsid w:val="00A957E1"/>
     <w:rsid w:val="00A97743"/>
     <w:rsid w:val="00AB6ECD"/>
     <w:rsid w:val="00AC147A"/>
     <w:rsid w:val="00AD121B"/>
     <w:rsid w:val="00AD6F07"/>
     <w:rsid w:val="00AE22E8"/>
     <w:rsid w:val="00AE37C2"/>
     <w:rsid w:val="00AE48F7"/>
     <w:rsid w:val="00AF55B6"/>
     <w:rsid w:val="00AF79F9"/>
+    <w:rsid w:val="00B03787"/>
     <w:rsid w:val="00B049D3"/>
     <w:rsid w:val="00B125EB"/>
     <w:rsid w:val="00B3537A"/>
     <w:rsid w:val="00B364F3"/>
     <w:rsid w:val="00B62276"/>
     <w:rsid w:val="00B62D1D"/>
     <w:rsid w:val="00B638D3"/>
     <w:rsid w:val="00B715DF"/>
     <w:rsid w:val="00B85AB6"/>
     <w:rsid w:val="00B87A98"/>
     <w:rsid w:val="00B92B55"/>
     <w:rsid w:val="00B95FE1"/>
     <w:rsid w:val="00BA2C46"/>
     <w:rsid w:val="00BB7DE4"/>
     <w:rsid w:val="00BB7E28"/>
     <w:rsid w:val="00BC1211"/>
     <w:rsid w:val="00BE15CA"/>
     <w:rsid w:val="00BF485F"/>
     <w:rsid w:val="00BF66A1"/>
     <w:rsid w:val="00BF6AE9"/>
     <w:rsid w:val="00BF79CD"/>
     <w:rsid w:val="00C2422B"/>
     <w:rsid w:val="00C3271E"/>
     <w:rsid w:val="00C32A7F"/>
     <w:rsid w:val="00C40BFD"/>
@@ -16243,70 +16839,78 @@
     <w:rsid w:val="002E7062"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SinespaciadoCar">
     <w:name w:val="Sin espaciado Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Sinespaciado"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="002E7062"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/index" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/index" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/index" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/index" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15628/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15628/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15628/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15628/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15628/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -16583,79 +17187,79 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi6u4wMzzp/1+M+ZQRpTqKOFIShWQ==">AMUW2mWT059OJna8Ot9H4mpnlK5+dBIv/505EtCCYsfuu6/IWHrZe+BGQmskAxBGFb5rAELGA0We4pX9mW/SpsZcQpTMT9Vxm7aQd6UCeSlPzHUnFdRDLpk=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
   <Words>2433</Words>
   <Characters>13143</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>109</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>