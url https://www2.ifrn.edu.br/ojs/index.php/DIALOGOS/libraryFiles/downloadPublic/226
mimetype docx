--- v0 (2026-02-25)
+++ v1 (2026-08-23)
@@ -1,4247 +1,4263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0ACDDC67" w14:textId="5141C5EB" w:rsidR="00767EB5" w:rsidRDefault="00215360">
+    <w:p w14:paraId="517235CD" w14:textId="7BC652AE" w:rsidR="00C36F2C" w:rsidRPr="00C36F2C" w:rsidRDefault="00C36F2C" w:rsidP="00C36F2C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B001D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">TEMPLATE EXCLUSIVO PARA </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:t xml:space="preserve">TEMPLATE PARA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>EDIÇÃO DE RELANÇAMENTO DA DIÁLOGOS</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:t>RELATO DE EXPERIENCIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>RELATOS DE EXPERIÊNCIA</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0680F7B5" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBCDD19" w14:textId="15E248A6" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Título em português em Letra Arial, Tamanho 14</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Título em português em Letra </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Tamanho 14, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Centralizado</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1CAB931A" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+    <w:p w14:paraId="2E7AFC86" w14:textId="06B19168" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Inglês</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em Letra Arial, Tamanho 14</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Tamanho 14, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Itálico, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>tralizado</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7D3716B2" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...10 lines deleted...]
-    <w:p w14:paraId="7EBCDD19" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="4DA9F7FA" w14:textId="1C420BF1" w:rsidR="00C36F2C" w:rsidRPr="00C36F2C" w:rsidRDefault="00C36F2C" w:rsidP="00C36F2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Inglês</w:t>
+        <w:t>Espanhol</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em Letra Arial, Tamanho 14</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> em </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Tamanho 14, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Itálico, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>tralizado</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3F365EA5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="3F365EA5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D9C219" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00ED15F3" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="23D9C219" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED15F3">
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nome do autor 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F810F8" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="73F810F8" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vínculo institucional </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAFFCC6" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="0EAFFCC6" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1080E304" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C03396" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="1080E304" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B91D4F0" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00ED15F3" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="3B91D4F0" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED15F3">
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nome do autor 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A2D5C6" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="64A2D5C6" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vínculo institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EFFDEC" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="55EFFDEC" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ED1D46" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="72ED1D46" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D88FEC5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00ED15F3" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="0D88FEC5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED15F3">
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome do autor </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5BA27440" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+        <w:t>Nome do autor 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA27440" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vínculo institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0252AD4C" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="0252AD4C" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CEDB41" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="38CEDB41" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72BE319E" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00ED15F3" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="72BE319E" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED15F3">
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome do autor </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0582658D" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+        <w:t>Nome do autor 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0582658D" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vínculo institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767E7C1B" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="767E7C1B" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C0640" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="6D6C0640" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6438BB8F" w14:textId="4A0B8694" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="6F8055F5" w14:textId="37C92741" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00A40370" w:rsidP="00B75EB2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O resumo deve obedecer às regras descritas pela Associação Brasileira de Normas Técnicas (ABNT) NBR 6028:2021. Apresentar os principais aspectos sobre a sua pesquisa. Elaborar o texto com o verbo na voz ativa e terceira pessoa do singular, composto por frases breves e assertivas. Extensão entre 100 a 250 palavras com espaçamento entre linhas simples. Fonte: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Tamanho: 12. Espaçamento: simples. Alinhamento: justificado. Em seguida, apresente palavras-chaves que descrevem o conteúdo da pesquisa. São permitidas de três a cinco palavras, separadas entre si por ponto e vírgula e finalizadas por ponto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="6F8055F5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75EB2" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75EB2" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Até 5 palavras-chave separadas por ponto e vírgula “;” e finalizado com ponto.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296E7F42" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...54 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Exemplo</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>: Palavra; Educação; Profissional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F14C625" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="0F14C625" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="3968"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B0231A4" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="2B0231A4" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E371CE6" w14:textId="48FBABD1" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="61700816" w14:textId="77777777" w:rsidR="00A40370" w:rsidRPr="00C36F2C" w:rsidRDefault="00A40370" w:rsidP="00A40370">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserir tradução das orientações do resumo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735C5F7F" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Up</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>separated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>semicolons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “;” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>finished</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>stitch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C870F7" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Word; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; Professional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A74F8FF" w14:textId="77777777" w:rsidR="0047448B" w:rsidRPr="00C36F2C" w:rsidRDefault="0047448B" w:rsidP="00B75EB2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E1F5246" w14:textId="4BDAC57D" w:rsidR="0047448B" w:rsidRPr="00C36F2C" w:rsidRDefault="0047448B" w:rsidP="00B75EB2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Summary</w:t>
+        <w:t>Resumen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...227 lines deleted...]
-    <w:p w14:paraId="735C5F7F" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    </w:p>
+    <w:p w14:paraId="7FF6702A" w14:textId="2F131A76" w:rsidR="0047448B" w:rsidRPr="00C36F2C" w:rsidRDefault="0047448B" w:rsidP="00B75EB2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...210 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Inserir tradução das orientações do resumo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C870F7" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="744D3BAA" w14:textId="7F2DE4D7" w:rsidR="0047448B" w:rsidRPr="00035E37" w:rsidRDefault="0047448B" w:rsidP="00B75EB2">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...6 lines deleted...]
-        <w:t>Example</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...110 lines deleted...]
-    <w:p w14:paraId="21A2400B" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  clave</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Up to 5 keywords separated by semicolons “;” and ending with a period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FFB727" w14:textId="4F3CD28C" w:rsidR="00D31C80" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31C80" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTRODUÇÃO (TÍTULO DAS SEÇÕES COM NUMERAÇÃO SEQUENCIAL: LETRA </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIMES NEW ROMAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31C80" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>E TAMANHO 12, MAIÚSCULO, EM NEGRITO, ALINHADO À ESQUERDA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A2400B" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00D21DCC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5865DC" w14:textId="6281C7D5" w:rsidR="00D21DCC" w:rsidRPr="00C36F2C" w:rsidRDefault="00D21DCC" w:rsidP="009F5131">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Revista Diálogos da Extensão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é um periódico de acesso aberto, vinculado à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pró-Reitoria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Extensão (PROEX) do Instituto Federal de Educação, Ciência e Tecnologia do Rio Grande do Norte (IFRN). Com ênfase no mundo do trabalho, interação com os segmentos sociais, difusão de conhecimentos de caráter multidisciplinar, científico e tecnológico, na cultura e direitos humanos. A revista tem como escopo a publicação de relatos de experiência e artigos científicos de ações indissociáveis entre extensão, ensino e pesquisa, e também de internacionalização.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7405EEDA" w14:textId="25D4E2EC" w:rsidR="00D21DCC" w:rsidRPr="00C36F2C" w:rsidRDefault="00D21DCC" w:rsidP="009F5131">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Os relatos de experiência deverão ter no máximo 10 laudas</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5131" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluindo as referências</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5131" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aceitam-se, no máximo, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5131" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4 autores</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5131" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5131" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A página deverá apresentar margens superior e esquerda de 3 cm e inferior e direita de 2 cm. O texto deve ser formatado com letra </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em tamanho 12, com espaçamento entrelinhas simples e espaço de parágrafo de 6 antes e 6 depois. Deve haver uma linha de espaço entre o título e o primeiro parágrafo. O parágrafo deve ser recuado 1,5 cm da margem esquerda, conforme este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. A seção introdução deve contemplar a delimitação do assunto tratado, problemática, objetivos e principais justificativas da experiência relatada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F57FFC" w14:textId="04FE1D83" w:rsidR="009F5131" w:rsidRPr="00C36F2C" w:rsidRDefault="009F5131" w:rsidP="009F5131">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A seção introdução deve contemplar a delimitação do assunto tratado, problemática, objetivos e principais justificativas da pesquisa. Ressalta-se a importância de mencionar a aprovação pelo Comitê de Ética para pesquisas que contemplem metodologias que envolvam quaisquer tipos de interação com seres humanos, como entrevistas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233BBA9E" w14:textId="77777777" w:rsidR="009F5131" w:rsidRPr="00C36F2C" w:rsidRDefault="009F5131" w:rsidP="009F5131">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A revista adota as seguintes normas da Associação Brasileira de Normas Técnicas (sempre usar a mais atualizada): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45731198" w14:textId="77777777" w:rsidR="009F5131" w:rsidRPr="00C36F2C" w:rsidRDefault="009F5131" w:rsidP="009F5131">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a) artigo de periódico NBR 6022/18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A76D805" w14:textId="77777777" w:rsidR="009F5131" w:rsidRPr="00C36F2C" w:rsidRDefault="009F5131" w:rsidP="009F5131">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>b) resumo NBR 6028/21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4A35EB" w14:textId="77777777" w:rsidR="009F5131" w:rsidRPr="00C36F2C" w:rsidRDefault="009F5131" w:rsidP="009F5131">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>c) referências NBR 6023/25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76036D1B" w14:textId="77777777" w:rsidR="009F5131" w:rsidRPr="00C36F2C" w:rsidRDefault="009F5131" w:rsidP="009F5131">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d) citações NBR 10520/23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7DA502" w14:textId="77777777" w:rsidR="009F5131" w:rsidRPr="00C36F2C" w:rsidRDefault="009F5131" w:rsidP="009F5131">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e) numeração progressiva NBR 6024/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B06048" w14:textId="7B3035D5" w:rsidR="00B75EB2" w:rsidRPr="00C36F2C" w:rsidRDefault="00B75EB2" w:rsidP="00D21DCC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1005"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283C0B39" w14:textId="33E0C2B5" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D21DCC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00790236" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>RE</w:t>
+      </w:r>
+      <w:r w:rsidR="001531AC" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>LATO DE EXPERIÊNCIA</w:t>
+      </w:r>
+      <w:r w:rsidR="00790236" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SEÇÕES COM NUMERAÇÃO SEQUENCIAL: LETRA </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIMES NEW ROMAN</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">E </w:t>
+      </w:r>
+      <w:r w:rsidR="00790236" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>TAMANHO 12, MAIÚSCULO, EM NEGRITO, ALINHADO À ESQUERDA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2287577C" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D21DCC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62840045" w14:textId="77777777" w:rsidR="006811B6" w:rsidRPr="00C36F2C" w:rsidRDefault="006811B6" w:rsidP="001531AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="687FB0D9" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A seção de relato de experiência tem como finalidade apresentar e refletir sobre uma prática desenvolvida no âmbito acadêmico, profissional ou extensionista, evidenciando o contexto em que ocorreu, as ações realizadas e os resultados ou aprendizados decorrentes da experiência. Nesse espaço, o autor deve descrever de forma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sistematizada o processo vivenciado, incluindo os objetivos da atividade, o público envolvido, as estratégias adotadas e as etapas de desenvolvimento. Além da descrição das ações, é importante destacar as percepções, os desafios encontrados, as contribuições para a formação acadêmica e/ou profissional e os impactos observados, buscando articular a experiência com referenciais teóricos ou reflexões que contribuam para o aprofundamento do debate na área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F057E69" w14:textId="13F50A9E" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="001531AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os títulos das seções deverão ser apresentados em fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tamanho 12, maiúsculo, em negrito e justificado a esquerda. Citações diretas com até três linhas deve ser apresentada no corpo do texto, delimitada pelo uso das aspas e com indicação de autoria, ano da obra e numeração da página, como, por exemplo, “O presente artigo será encaminhado para a Revista Diálogos em extensão, publicação científica do Instituto Federal do Rio Grande do Norte” (Sobrenome, ano, p. 00). Citações indiretas, independente do número de linhas devem ser apresentas no corpo do texto e apresentar indicação de autoria e ano da obra. (Sobrenome, ano)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CF4596" w14:textId="77777777" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="001531AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="05B06048" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Citações com mais de 3 linhas devem ficar com recuo à esquerda de 4cm e letra tamanho 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAD2AE4" w14:textId="77777777" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="001531AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="52F2C418" w14:textId="081DF432" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B15A57">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5053246D" w14:textId="609B395F" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="001531AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...30 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Texto em letra </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, em tamanho 11, com espaçamento entrelinhas simples e espaço de parágrafo de 6 antes e 6 depois. Citações com mais de 3 linhas devem ficar com recuo à esquerda de 4cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A94666" w14:textId="77777777" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="001531AC">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FE7C4B" w14:textId="1F45BEF4" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="00EF2D43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subseções com numeração sequencial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (letra </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tamanho 12, minúsculo, negrito, alinhado à esquerda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F2F66D" w14:textId="77777777" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="00E65D89">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E4A1BF" w14:textId="45B53598" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="00E65D89">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3D33F85A" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os títulos das subseções deverão ser apresentados em fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2D43" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tamanho 12, minúsculo, em negrito e justificado a esquerda. Os títulos das seções ou subseções deverão ser separados do corpo do texto por um espaçamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521DD076" w14:textId="77777777" w:rsidR="001531AC" w:rsidRPr="00C36F2C" w:rsidRDefault="001531AC" w:rsidP="00E65D89">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB31188" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00E65D89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...57 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Exemplo</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...130 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7252EAA7" w14:textId="77777777" w:rsidR="003308CB" w:rsidRPr="00D74676" w:rsidRDefault="003308CB" w:rsidP="003308CB">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7252EAA7" w14:textId="77777777" w:rsidR="003308CB" w:rsidRPr="00C36F2C" w:rsidRDefault="003308CB" w:rsidP="00E65D89">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Figura 01 - Evolução da população em diversas regiões do RN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72010EDD" w14:textId="77777777" w:rsidR="003308CB" w:rsidRDefault="003308CB" w:rsidP="003308CB">
+    <w:p w14:paraId="72010EDD" w14:textId="77777777" w:rsidR="003308CB" w:rsidRPr="00C36F2C" w:rsidRDefault="003308CB" w:rsidP="003308CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C36F2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08B9ED95" wp14:editId="5FDC2F4A">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08B9ED95" wp14:editId="1D1FA1E6">
+            <wp:extent cx="2838450" cy="1476375"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1491154200" name="image1.png" descr="Balneabilidade_Litoral Setentrional-final"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png" descr="Balneabilidade_Litoral Setentrional-final"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect t="2690"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3122446" cy="2148882"/>
+                      <a:ext cx="2838610" cy="1476458"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA43158" w14:textId="1848479A" w:rsidR="003308CB" w:rsidRPr="00EB6C4F" w:rsidRDefault="003308CB" w:rsidP="003308CB">
-      <w:pPr>
+    <w:p w14:paraId="2DA43158" w14:textId="1848479A" w:rsidR="003308CB" w:rsidRPr="00C36F2C" w:rsidRDefault="003308CB" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB6C4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:r w:rsidR="00D74676" w:rsidRPr="00EB6C4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D74676" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00EB6C4F" w:rsidRPr="00EB6C4F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00EB6C4F" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BGE, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E2A048" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="562B9730" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00E65D89">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tabelas são ilustrações com dados estatísticos numéricos. Para apresentação das tabelas, utilizar a formatação do IBGE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6153FB05" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD1E3A1" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28167826" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...42 lines deleted...]
-        <w:ind w:firstLine="660"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010C0993" w14:textId="7C9363AC" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tabela 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31C80" w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Taxa de analfabetismo das pessoas de 15 anos ou mais de idade, por sexo - Brasil - 2007/2015.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Style36"/>
         <w:tblW w:w="9064" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="919"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="921"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00215360" w14:paraId="7FFCE39B" w14:textId="77777777" w:rsidTr="00B03C36">
+      <w:tr w:rsidR="00215360" w:rsidRPr="00C36F2C" w14:paraId="7FFCE39B" w14:textId="77777777" w:rsidTr="00B03C36">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D7EF9E" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="45D7EF9E" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Por sexo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0810687B" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="0810687B" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7884DAB9" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="7884DAB9" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC7D336" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="1BC7D336" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFE7696" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="5BFE7696" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C184CA1" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="4C184CA1" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B40AB28" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="5B40AB28" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF3023C" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="5AF3023C" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A9966F" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="37A9966F" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215360" w14:paraId="0CC90304" w14:textId="77777777" w:rsidTr="00B03C36">
+      <w:tr w:rsidR="00215360" w:rsidRPr="00C36F2C" w14:paraId="0CC90304" w14:textId="77777777" w:rsidTr="00B03C36">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B4B5DC" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="23B4B5DC" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B178D5" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="66B178D5" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>10,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41758142" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="41758142" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53ECA0CF" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="53ECA0CF" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E20B41" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="37E20B41" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D67F39" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="75D67F39" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40DB99E7" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="40DB99E7" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43AC17D9" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="43AC17D9" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1BAD02" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="3C1BAD02" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215360" w14:paraId="55FF9E76" w14:textId="77777777" w:rsidTr="00B03C36">
+      <w:tr w:rsidR="00215360" w:rsidRPr="00C36F2C" w14:paraId="55FF9E76" w14:textId="77777777" w:rsidTr="00B03C36">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16856967" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="16856967" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Homens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172949B2" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="172949B2" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>10,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25FCEAC3" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="25FCEAC3" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>10,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C6FE0C" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="72C6FE0C" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="570D0FF0" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="570D0FF0" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B295483" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="2B295483" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9BF5C3" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="6B9BF5C3" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59302151" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="59302151" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="267AF46C" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="267AF46C" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215360" w14:paraId="4FF5846E" w14:textId="77777777" w:rsidTr="00B03C36">
+      <w:tr w:rsidR="00215360" w:rsidRPr="00C36F2C" w14:paraId="4FF5846E" w14:textId="77777777" w:rsidTr="00B03C36">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6EFCCB" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="4A6EFCCB" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Mulheres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE4CF1D" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="1EE4CF1D" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEA5D6E" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="4AEA5D6E" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0F3342" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="1C0F3342" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2E2CD8" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="0E2E2CD8" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7B00FC" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="1C7B00FC" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E184F6" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="35E184F6" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B69ACC" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="27B69ACC" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="235D5E40" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="235D5E40" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="00C36F2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18E65F3B" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="18E65F3B" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte: IBGE, Diretoria de Pesquisas, Coordenação de Trabalho e Rendimento, Pesquisa Nacional por Amostra de Domicílios 2007/2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E02A28" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="58E02A28" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABE2490" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>3 CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8D6E98" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="5B8D6E98" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C9DAE3C" w14:textId="24652732" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00D97E72" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nas considerações finais, devem ser retomados os principais aspectos da prática desenvolvida, destacando os aprendizados, resultados e contribuições da experiência para a formação acadêmica, profissional ou para a comunidade envolvida. Também podem ser apontados os desafios encontrados e as possibilidades de aprimoramento ou continuidade das ações realizadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC76A75" w14:textId="4A6E30C0" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104BDE21" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="00C36F2C" w:rsidRDefault="00215360" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F1FACF3" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Apenas a bibliografia utilizada no texto deverá constar no item referências, cuja normalização deve seguir a NBR 6023/2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3AD47F" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:ind w:firstLine="709"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F6ED65" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...167 lines deleted...]
-    <w:p w14:paraId="34D7707E" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Livros com 1 autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFE0CAF" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3300"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">KENSKI, Vani Moreira. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Tecnologias e ensino presencial e a distância</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Campinas, SP: Papirus, 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48034EFD" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="5039A356" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3C0D8E" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livros com até 3 autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E0EF54" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CERVO, Amado Luiz; BERVIAN, Pedro Alcino; SILVA, Roberto Da. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Metodologia científica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 6. ed. São Paulo: Pearson Prentice Hall, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004A5531" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB2ED07" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livros com mais de 3 autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713BF02C" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SOBRENOME DO AUTOR, Prenome </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>subtítulo (se houver). Edição (se houver). Local: editora, ano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2379ACEA" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEB5A43" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livros com organizadores, coordenadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F27A3C" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PACHECO, Eliezer Moreira; MORIGI, Valter. (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ensino Técnico, Formação Profissional e Cidadania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: a revolução da Educação Profissional e Tecnológica no Brasil. Porto Alegre: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tekne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2948049F" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE623C6" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigos de revistas/periódicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F73EDD" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">MACHADO, Lucília Regina de Souza. A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>politecnia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nos debates pedagógicos soviéticos das décadas de 20 e 30. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...59 lines deleted...]
-        <w:t xml:space="preserve">Porto Alegre: </w:t>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, v. 1, n. 18, p. e9575, 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D339F9F" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607F49A3" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dissertações, teses, trabalhos de conclusão de curso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E38D8DF" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>NASCIMENTO, Emanuelle Lourenço do. Educação a distância no ensino superior: análise crítica da produção acadêmica de teses e dissertações (2010-2022). Orientadora: Dra. Andréia da Silva Quintanilha Sousa. 2025. 357f. Tese (Doutorado em Educação) - Centro de Educação, Universidade Federal do Rio Grande do Norte, Natal, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFD02B4" w14:textId="77777777" w:rsidR="00D31C80" w:rsidRPr="00C36F2C" w:rsidRDefault="00D31C80" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35E490A5" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documento Jurídico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8DD52C" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lei nº 12.288, de 20 de julho de 2010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Institui o Estatuto da Igualdade Racial; altera as Leis nos 7.716, de 5 de janeiro de 1989, 9.029, de 13 de abril de 1995, 7.347, de 24 de julho de 1985, e 10.778, de 24 de novembro de 2003. Brasília, DF: Presidência da República, 2010b. Disponível em: http://www.planalto.gov.br/ccivil_03/_ato2007-2010/2010/lei/l12288.htm. Acesso em: 23 out. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0837BA8D" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFC6439" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documentos eletrônicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599DD6F7" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00D31C80">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Edital Setec nº 01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, de 02 de março de 2017. Apresentação de propostas para a oferta de vagas gratuitas em cursos técnicos na forma concomitante, no âmbito do Pronatec/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Tekne</w:t>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mediotec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      <w:r w:rsidRPr="00C36F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 2017. Disponível em: http://portal.mec.gov.br/setec-secretaria-de-educacao-profissional-e-tecnologica/editais. Acesso em: 04 jul. 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174CB007" w14:textId="77777777" w:rsidR="00027687" w:rsidRPr="00C36F2C" w:rsidRDefault="00027687" w:rsidP="00027687">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="62392C9F" w14:textId="64D356E4" w:rsidR="00C36D39" w:rsidRDefault="00C36D39">
+    </w:p>
+    <w:p w14:paraId="62392C9F" w14:textId="64D356E4" w:rsidR="00C36D39" w:rsidRPr="00DE109C" w:rsidRDefault="00C36D39">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F22613">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE109C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BD19FE" w14:textId="77777777" w:rsidR="00C36D39" w:rsidRDefault="00C36D39">
+    <w:p w14:paraId="15BD19FE" w14:textId="77777777" w:rsidR="00C36D39" w:rsidRPr="00DE109C" w:rsidRDefault="00C36D39">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C36D39" w:rsidSect="003F2B54">
-      <w:headerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="00C36D39" w:rsidRPr="00DE109C" w:rsidSect="003F2B54">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11910" w:h="16845"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="57" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5599F645" w14:textId="77777777" w:rsidR="00C8357E" w:rsidRDefault="00C8357E" w:rsidP="003F2B54">
+    <w:p w14:paraId="7BEC23EB" w14:textId="77777777" w:rsidR="00377720" w:rsidRDefault="00377720" w:rsidP="003F2B54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5044748B" w14:textId="77777777" w:rsidR="00C8357E" w:rsidRDefault="00C8357E" w:rsidP="003F2B54">
+    <w:p w14:paraId="6085AC60" w14:textId="77777777" w:rsidR="00377720" w:rsidRDefault="00377720" w:rsidP="003F2B54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{6B112E4A-1B68-4E27-8EC8-C5509A8207EE}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{5B5BABC0-7A94-4220-8915-71C934C37314}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F03FB3E1-E163-41A9-BCBE-B0CABB83339E}"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{C467ADDC-46DD-433B-B200-769A68910B8E}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{D575F9DA-9EE4-48C1-BAAD-CB49A92F7322}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{0E92F1FB-BAE1-49E1-8036-895121234C6F}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{C10C6026-C21C-4AF2-A34C-0D0430E59F96}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{2DFB1D22-2D17-4FBE-BCF0-284D18C32757}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{1E9315D7-B7E5-4433-8EB1-73AAC6DA79E3}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{65F8CA05-4D99-447B-B288-4F87107C0D69}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66DB8319" w14:textId="77777777" w:rsidR="00C8357E" w:rsidRDefault="00C8357E" w:rsidP="003F2B54">
+    <w:p w14:paraId="6A9D14E8" w14:textId="77777777" w:rsidR="00377720" w:rsidRDefault="00377720" w:rsidP="003F2B54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7839A6FC" w14:textId="77777777" w:rsidR="00C8357E" w:rsidRDefault="00C8357E" w:rsidP="003F2B54">
+    <w:p w14:paraId="280138E1" w14:textId="77777777" w:rsidR="00377720" w:rsidRDefault="00377720" w:rsidP="003F2B54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05196443" w14:textId="716FE299" w:rsidR="009D7815" w:rsidRDefault="00BC794E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05196443" w14:textId="0FC828B0" w:rsidR="009D7815" w:rsidRDefault="00DE109C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C5504A3" wp14:editId="4FE4C01D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66A6B561" wp14:editId="22B46B02">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-1080135</wp:posOffset>
+            <wp:posOffset>-1261110</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-447675</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7562850" cy="705485"/>
+          <wp:extent cx="7968485" cy="581025"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapThrough wrapText="bothSides">
-[...8 lines deleted...]
-          <wp:docPr id="532800235" name="Imagem 1" descr="Uma imagem contendo Linha do tempo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:wrapNone/>
+          <wp:docPr id="259050651" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="532800235" name="Imagem 1" descr="Uma imagem contendo Linha do tempo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect t="29774" b="53615"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7562850" cy="705485"/>
+                    <a:ext cx="7978765" cy="581775"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="123834F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A42D576"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4727,185 +4743,209 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="577128602">
+  <w:num w:numId="1" w16cid:durableId="1334533768">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="699277301">
+  <w:num w:numId="2" w16cid:durableId="22436944">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="345792525">
+  <w:num w:numId="3" w16cid:durableId="1011954084">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1595355184">
+  <w:num w:numId="4" w16cid:durableId="1792242775">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2060740543">
+  <w:num w:numId="5" w16cid:durableId="1868249904">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="green"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00767EB5"/>
+    <w:rsid w:val="00027687"/>
     <w:rsid w:val="00033DAD"/>
+    <w:rsid w:val="00035E37"/>
     <w:rsid w:val="000D47A1"/>
+    <w:rsid w:val="001531AC"/>
+    <w:rsid w:val="0015412C"/>
     <w:rsid w:val="0018046B"/>
+    <w:rsid w:val="001E0095"/>
     <w:rsid w:val="001F2C1F"/>
     <w:rsid w:val="00215360"/>
     <w:rsid w:val="0022043C"/>
     <w:rsid w:val="00221AD4"/>
     <w:rsid w:val="00257FBE"/>
     <w:rsid w:val="00285559"/>
     <w:rsid w:val="00290E20"/>
     <w:rsid w:val="002970D7"/>
     <w:rsid w:val="003308CB"/>
     <w:rsid w:val="003540B3"/>
+    <w:rsid w:val="00377720"/>
     <w:rsid w:val="0038786B"/>
     <w:rsid w:val="003E0DDE"/>
     <w:rsid w:val="003F2B54"/>
     <w:rsid w:val="003F3972"/>
     <w:rsid w:val="003F413C"/>
     <w:rsid w:val="004059CB"/>
     <w:rsid w:val="00422EA4"/>
     <w:rsid w:val="0042559C"/>
     <w:rsid w:val="00427DF1"/>
     <w:rsid w:val="00474357"/>
+    <w:rsid w:val="0047448B"/>
     <w:rsid w:val="00481C8D"/>
     <w:rsid w:val="004A7E6A"/>
     <w:rsid w:val="004D0D9B"/>
     <w:rsid w:val="00515DF2"/>
     <w:rsid w:val="00523B2B"/>
     <w:rsid w:val="0053276C"/>
+    <w:rsid w:val="00571FA5"/>
     <w:rsid w:val="005B0966"/>
     <w:rsid w:val="005B3018"/>
     <w:rsid w:val="005D7F7D"/>
     <w:rsid w:val="00632922"/>
     <w:rsid w:val="0065704F"/>
+    <w:rsid w:val="006811B6"/>
     <w:rsid w:val="006A219E"/>
     <w:rsid w:val="006B1703"/>
     <w:rsid w:val="006E5563"/>
     <w:rsid w:val="006F1091"/>
     <w:rsid w:val="00703C56"/>
     <w:rsid w:val="00746A8F"/>
     <w:rsid w:val="00766F25"/>
     <w:rsid w:val="00767EB5"/>
     <w:rsid w:val="007749F4"/>
+    <w:rsid w:val="00790236"/>
     <w:rsid w:val="007D689E"/>
     <w:rsid w:val="0083265C"/>
     <w:rsid w:val="00856F94"/>
     <w:rsid w:val="00877FBB"/>
     <w:rsid w:val="008928C8"/>
     <w:rsid w:val="008B001D"/>
+    <w:rsid w:val="008E37B1"/>
     <w:rsid w:val="0093422A"/>
     <w:rsid w:val="00970A23"/>
     <w:rsid w:val="009A0981"/>
     <w:rsid w:val="009A4E91"/>
     <w:rsid w:val="009B2B20"/>
     <w:rsid w:val="009C47CD"/>
     <w:rsid w:val="009D7815"/>
     <w:rsid w:val="009F3FD7"/>
+    <w:rsid w:val="009F5131"/>
     <w:rsid w:val="009F62B0"/>
     <w:rsid w:val="00A005F0"/>
+    <w:rsid w:val="00A40370"/>
     <w:rsid w:val="00A6361A"/>
     <w:rsid w:val="00AB2129"/>
     <w:rsid w:val="00B041D9"/>
     <w:rsid w:val="00B15A57"/>
     <w:rsid w:val="00B73019"/>
     <w:rsid w:val="00B75EB2"/>
     <w:rsid w:val="00B83D85"/>
     <w:rsid w:val="00BA1F09"/>
     <w:rsid w:val="00BB553F"/>
     <w:rsid w:val="00BC794E"/>
     <w:rsid w:val="00BE48D8"/>
     <w:rsid w:val="00C36D39"/>
+    <w:rsid w:val="00C36F2C"/>
     <w:rsid w:val="00C8357E"/>
     <w:rsid w:val="00CB3B09"/>
+    <w:rsid w:val="00CE2301"/>
     <w:rsid w:val="00D00052"/>
+    <w:rsid w:val="00D14E0D"/>
+    <w:rsid w:val="00D21DCC"/>
     <w:rsid w:val="00D22750"/>
+    <w:rsid w:val="00D31C80"/>
     <w:rsid w:val="00D74676"/>
+    <w:rsid w:val="00D97E72"/>
+    <w:rsid w:val="00DA7887"/>
     <w:rsid w:val="00DC286F"/>
+    <w:rsid w:val="00DE109C"/>
     <w:rsid w:val="00DF58D1"/>
     <w:rsid w:val="00E47449"/>
     <w:rsid w:val="00E6299D"/>
+    <w:rsid w:val="00E65D89"/>
+    <w:rsid w:val="00E80C93"/>
     <w:rsid w:val="00E972D7"/>
     <w:rsid w:val="00EB6C4F"/>
     <w:rsid w:val="00EC2DB1"/>
     <w:rsid w:val="00EC4BCD"/>
+    <w:rsid w:val="00EF2D43"/>
     <w:rsid w:val="00F22613"/>
     <w:rsid w:val="00F25E1A"/>
     <w:rsid w:val="00F35DBC"/>
     <w:rsid w:val="00F8456D"/>
     <w:rsid w:val="00FA59D8"/>
     <w:rsid w:val="00FF1A97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="green"/>
@@ -5303,51 +5343,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -5393,104 +5432,134 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003F2B54"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA59D8"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F8456D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B1703"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Style36">
     <w:name w:val="_Style 36"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:qFormat/>
     <w:rsid w:val="00215360"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Pr-formataoHTMLChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0047448B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
+    <w:name w:val="Pré-formatação HTML Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Pr-formataoHTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0047448B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5773,77 +5842,77 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C241C0C-02F8-4D10-84B8-0DD13B997E34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C61C55D1-7E17-4B7D-BB52-A2965C7DF3E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>651</Words>
-  <Characters>3520</Characters>
+  <Words>1384</Words>
+  <Characters>7478</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4163</CharactersWithSpaces>
+  <CharactersWithSpaces>8845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>