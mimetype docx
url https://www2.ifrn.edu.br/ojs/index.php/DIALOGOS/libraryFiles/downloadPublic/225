--- v0 (2026-02-25)
+++ v1 (2026-08-23)
@@ -1,4221 +1,4734 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0ACDDC67" w14:textId="5141C5EB" w:rsidR="00767EB5" w:rsidRDefault="00215360">
+    <w:p w14:paraId="7D3716B2" w14:textId="7A8AA5D2" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="009D3C79">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="336" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B001D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">TEMPLATE EXCLUSIVO PARA </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:t xml:space="preserve">TEMPLATE </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3C79" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>EDIÇÃO DE RELANÇAMENTO DA DIÁLOGOS</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:t xml:space="preserve">PARA </w:t>
+      </w:r>
+      <w:r w:rsidR="0083265C" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Open Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ARTIGOS CIENTÍFICOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0680F7B5" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+    <w:p w14:paraId="7EBCDD19" w14:textId="48B05174" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Título em português em Letra Arial, Tamanho 14</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Título em português em Letra </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Tamanho 14, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Centralizado</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1CAB931A" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+    <w:p w14:paraId="2E7AFC86" w14:textId="65D091B3" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Inglês</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em Letra Arial, Tamanho 14</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> em Letra </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Tamanho 14, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Itálico, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>tralizado</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7D3716B2" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...10 lines deleted...]
-    <w:p w14:paraId="7EBCDD19" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="1594243B" w14:textId="0219B05E" w:rsidR="009D3C79" w:rsidRPr="009D3C79" w:rsidRDefault="009D3C79" w:rsidP="009D3C79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título em </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Inglês</w:t>
+        <w:t>Espanhol</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em Letra Arial, Tamanho 14</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> em Letra </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Tamanho 14, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Itálico, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Cen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>tralizado</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3F365EA5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="3F365EA5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23D9C219" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00ED15F3" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="23D9C219" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED15F3">
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nome do autor 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F810F8" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="73F810F8" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vínculo institucional </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAFFCC6" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="0EAFFCC6" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1080E304" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00C03396" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="1080E304" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B91D4F0" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00ED15F3" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="3B91D4F0" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED15F3">
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nome do autor 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A2D5C6" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="64A2D5C6" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vínculo institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EFFDEC" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="55EFFDEC" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ED1D46" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="72ED1D46" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D88FEC5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00ED15F3" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="0D88FEC5" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED15F3">
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome do autor </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5BA27440" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+        <w:t>Nome do autor 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA27440" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vínculo institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0252AD4C" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="0252AD4C" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CEDB41" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="38CEDB41" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72BE319E" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="00ED15F3" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="72BE319E" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED15F3">
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome do autor </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="0582658D" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+        <w:t>Nome do autor 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0582658D" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vínculo institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767E7C1B" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+    <w:p w14:paraId="767E7C1B" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C0640" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="3DD64414" w14:textId="77777777" w:rsidR="007D737B" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5B3CE6" w14:textId="445AEBB9" w:rsidR="008B261E" w:rsidRPr="009D3C79" w:rsidRDefault="00DD0C48" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O resumo deve obedecer às regras descritas pela Associação Brasileira de Normas Técnicas (ABNT) NBR 6028:2021. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B261E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Apresentar os principais aspectos sobre a sua pesquisa. Elaborar o texto com o verbo na voz ativa e terceira pessoa do singular, composto por frases breves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="008B261E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assertivas</w:t>
+      </w:r>
+      <w:r w:rsidR="0002045B" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Contemplar</w:t>
+      </w:r>
+      <w:r w:rsidR="008B261E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as seguinte</w:t>
+      </w:r>
+      <w:r w:rsidR="0002045B" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="008B261E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> categorias: objetivos, métodos, resultados e considerações. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extensão entre 100 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B261E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 250 palavras com espaçamento entre linhas simples. Fonte: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="008B261E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tamanho: 12. Espaçamento: simples. Alinhamento: justificado. Em seguida, apresente palavras-chaves que descrevem o conteúdo da pesquisa. São permitidas de três a cinco palavras, separadas entre si por ponto e vírgula e finalizadas por ponto.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8055F5" w14:textId="5F701825" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palavras-chave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Até 5 palavras-chave separadas por ponto e vírgula “;” e finalizado com ponto.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296E7F42" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>: Palavra; Educação; Profissional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F14C625" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0231A4" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Resumo</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E371CE6" w14:textId="3D760FF2" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="0065240C" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserir tradução das orientações do resumo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735C5F7F" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Up</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>separated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>semicolons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “;” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>finished</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>stitch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C870F7" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Word; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; Professional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFBACAC" w14:textId="77777777" w:rsidR="00E00FE5" w:rsidRPr="009D3C79" w:rsidRDefault="00E00FE5" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B388B31" w14:textId="58187D3C" w:rsidR="00E00FE5" w:rsidRPr="009D3C79" w:rsidRDefault="00E00FE5" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Resumo com até 15 linhas, justificado em ambos os lados. Letra Arial, tamanho 10.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Resumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="245B524B" w14:textId="5E70C2D0" w:rsidR="00E00FE5" w:rsidRPr="009D3C79" w:rsidRDefault="00E00FE5" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...40 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inserir tradução das orientações do resumo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A287E0" w14:textId="36B10A3D" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00E00FE5" w:rsidP="00F61E36">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:ind w:left="3968"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  clave</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Up to 5 keywords separated by semicolons “;” and ending with a period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EAA9F3" w14:textId="30C185D6" w:rsidR="005360C0" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="005360C0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="007442A8" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>TÍTULO DAS SEÇÕES</w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COM NUMERAÇÃO SEQUENCIAL: LETRA </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="00EF2D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>TIMES NEW ROMAN</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>E TAMANHO 12, MAIÚSCULO, EM NEGRITO, ALINHADO À ESQUERDA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A2400B" w14:textId="6386A212" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="00B75EB2" w:rsidP="005360C0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05661654" w14:textId="5E6D1717" w:rsidR="00741211" w:rsidRPr="009D3C79" w:rsidRDefault="00741211" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Revista Diálogos da Extensão</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> é um periódico de acesso aberto</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03284" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vinculado à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Pró-Reitoria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Extensão (PROEX) do Instituto Federal de Educação, Ciência e Tecnologia do Rio Grande do Norte (IFRN). Com ênfase no mundo do trabalho, interação com os segmentos sociais, difusão de conhecimentos de caráter multidisciplinar, científico e tecnológico, na cultura e direitos humanos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03284" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03284" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revista tem como escopo a publicação de relatos de experiência e artigos científicos de ações indissociáveis entre extensão, ensino e pesquisa, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e também</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de internacionalização.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D41F304" w14:textId="1DDAC2C3" w:rsidR="00D506BC" w:rsidRPr="009D3C79" w:rsidRDefault="00D506BC" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O artigo deve conter até 15 páginas incluindo as referências. Aceitam-se, no máximo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4 autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A587F" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A página deverá apresentar margens superior e esquerda de 3 cm e inferior e direita de 2 cm. </w:t>
+      </w:r>
+      <w:r w:rsidR="007442A8" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>O t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75EB2" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exto </w:t>
+      </w:r>
+      <w:r w:rsidR="007442A8" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deve ser </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5042E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>format</w:t>
+      </w:r>
+      <w:r w:rsidR="007442A8" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ado com</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75EB2" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> letra </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75EB2" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em tamanho 12, com espaçamento entrelinhas simples e espaço de parágrafo de 6 antes e 6 depois. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5042E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deve haver uma linha de espaço entre o título e o primeiro parágrafo. O parágrafo deve ser recuado 1,5 cm da margem esquerda, conforme este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E5042E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E5042E" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A587F" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D066F3" w14:textId="376BFC44" w:rsidR="00B75EB2" w:rsidRPr="009D3C79" w:rsidRDefault="000A587F" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...21 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A seção introdução deve contemplar a delimitação do assunto tratado, problemática, objetivos e principais justificativas da pesquisa.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D506BC" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...202 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      <w:r w:rsidR="003C3BB3" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ressalta-se a importância de mencionar a aprovação pelo Comitê de Ética para pesquisas que contemplem metodologias que envolvam quaisquer tipos de interação com seres humanos, como entrevista</w:t>
+      </w:r>
+      <w:r w:rsidR="006003E6" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3BB3" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F98125" w14:textId="77777777" w:rsidR="00DD0C48" w:rsidRPr="009D3C79" w:rsidRDefault="00DD0C48" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...217 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A revista adota as seguintes normas da Associação Brasileira de Normas Técnicas (sempre usar a mais atualizada): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDC1E17" w14:textId="77777777" w:rsidR="00DD0C48" w:rsidRPr="009D3C79" w:rsidRDefault="00DD0C48" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...48 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a) artigo de periódico NBR 6022/18;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337B344B" w14:textId="77777777" w:rsidR="00DD0C48" w:rsidRPr="009D3C79" w:rsidRDefault="00DD0C48" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>b) resumo NBR 6028/21;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1891F638" w14:textId="77777777" w:rsidR="00DD0C48" w:rsidRPr="009D3C79" w:rsidRDefault="00DD0C48" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>c) referências NBR 6023/25;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329F7512" w14:textId="77777777" w:rsidR="00DD0C48" w:rsidRPr="009D3C79" w:rsidRDefault="00DD0C48" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d) citações NBR 10520/23;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5B0C41" w14:textId="77777777" w:rsidR="00DD0C48" w:rsidRPr="009D3C79" w:rsidRDefault="00DD0C48" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e) numeração progressiva NBR 6024/12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4659BDDC" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00E5042E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="21A2400B" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283C0B39" w14:textId="0B219E24" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00EF3C25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00741211" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>REFERENCIAL TEÓRICO</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3C25" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEÇÕES COM NUMERAÇÃO SEQUENCIAL: LETRA </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIMES NEW ROMAN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">E TAMANHO 12, </w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MAIÚSCULO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">EM NEGRITO, </w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ALINHADO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> À ESQUERDA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3C25" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4707AD95" w14:textId="77777777" w:rsidR="00B03284" w:rsidRPr="009D3C79" w:rsidRDefault="00B03284" w:rsidP="00EF3C25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E5BBAB" w14:textId="7371B2DA" w:rsidR="00D157B0" w:rsidRPr="009D3C79" w:rsidRDefault="00741211" w:rsidP="001944A0">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1005"/>
+          <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="687FB0D9" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os títulos das seções deverão ser apresentados em fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, </w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>maiúsculo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, em negrito e justificado a esquerda. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D157B0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citações diretas com até três linhas deve ser apresentada no corpo do texto, </w:t>
+      </w:r>
+      <w:r w:rsidR="00985844" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delimitada pelo uso das </w:t>
+      </w:r>
+      <w:r w:rsidR="00D157B0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aspa</w:t>
+      </w:r>
+      <w:r w:rsidR="00985844" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D157B0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e com indicação de autoria, ano da obra e numeração da página, como, por exemplo, “O presente artigo será encaminhado para a Revista Diálogos em extensão, publicação científica do </w:t>
+      </w:r>
+      <w:r w:rsidR="00D157B0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Instituto Federal do Rio Grande do Norte” (Sobrenome, ano, p. 00)</w:t>
+      </w:r>
+      <w:r w:rsidR="00215360" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D157B0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Citações indiretas, independente do número de linhas devem ser apresentas no corpo do texto e apresentar </w:t>
+      </w:r>
+      <w:r w:rsidR="00985844" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>indicação de autoria e ano da obra. (Sobrenome, ano)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D33F85A" w14:textId="634B4011" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="001944A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="05B06048" w14:textId="77777777" w:rsidR="00B75EB2" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Citações com mais de 3 linhas devem ficar com recuo à esquerda de 4cm e letra tamanho 11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCB7967" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="001944A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="55D066F3" w14:textId="377F7D99" w:rsidR="00B75EB2" w:rsidRPr="009B7BA0" w:rsidRDefault="00B75EB2" w:rsidP="00B75EB2">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FD1CB0" w14:textId="5E59C689" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="001944A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Texto em letra </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, em tamanho 11, com espaçamento entrelinhas simples e espaço de parágrafo de 6 antes e 6 depois. Citações com mais de 3 linhas devem ficar com recuo à esquerda de 4cm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76427595" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="001944A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA5D9AD" w14:textId="7F3DE551" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="001944A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subseções com numeração sequencial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(letra </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tamanho 12</w:t>
+      </w:r>
+      <w:r w:rsidR="001944A0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, minúsculo,</w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negrito, </w:t>
+      </w:r>
+      <w:r w:rsidR="001944A0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>alinhado</w:t>
+      </w:r>
+      <w:r w:rsidR="005360C0" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à esquerda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9CA81F" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="001944A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD03961" w14:textId="7794A23C" w:rsidR="00741211" w:rsidRPr="009D3C79" w:rsidRDefault="005360C0" w:rsidP="001944A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os títulos das subseções deverão ser apresentados em fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, minúsculo, em negrito e justificado a esquerda. </w:t>
+      </w:r>
+      <w:r w:rsidR="00741211" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Os títulos das seções ou subseções deverão ser separados do corpo do texto por um espaçamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F70B79" w14:textId="77777777" w:rsidR="00741211" w:rsidRPr="009D3C79" w:rsidRDefault="00741211" w:rsidP="001944A0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3D33F85A" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CBA508" w14:textId="77777777" w:rsidR="00741211" w:rsidRPr="009D3C79" w:rsidRDefault="00741211" w:rsidP="003745F9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 METODOLOGIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB90398" w14:textId="77777777" w:rsidR="00741211" w:rsidRPr="009D3C79" w:rsidRDefault="00741211" w:rsidP="003745F9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE6A858" w14:textId="4E1039D1" w:rsidR="003745F9" w:rsidRPr="009D3C79" w:rsidRDefault="003745F9" w:rsidP="00712A04">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A seção de metodologia tem como objetivo apresentar os procedimentos adotados para o desenvolvimento da pesquisa, evidenciando a coerência entre o problema investigado, os objetivos propostos e as estratégias metodológicas utilizadas. Nessa parte do artigo, devem ser indicados a natureza e a abordagem do estudo (qualitativa, quantitativa ou mista), bem como sua classificação quanto aos objetivos e aos procedimentos técnicos</w:t>
+      </w:r>
+      <w:r w:rsidR="00712A04" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Devem ser informados os instrumentos e técnicas utilizados para a coleta ou produção de dados (questionários, entrevistas, observação, oficinas) e os procedimentos de análise dos dados. Por fim, quando envolver a participação de pessoas, devem ser observados e mencionados os princípios éticos que orientam a pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BCC19D" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="00712A04">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4AF392" w14:textId="77777777" w:rsidR="00741211" w:rsidRPr="009D3C79" w:rsidRDefault="00741211" w:rsidP="003745F9">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4 RESULTADOS E DISCUSSÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4AE548" w14:textId="77777777" w:rsidR="00741211" w:rsidRPr="009D3C79" w:rsidRDefault="00741211" w:rsidP="00741211">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EAAB37" w14:textId="4EFCDB88" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="003264C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="0DCB7967" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nesta seção devem ser apresentados os resultados obtidos, bem como sua discussão à luz da literatura científica. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83BED" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As figuras devem ser apresentadas no formato digital JPG e inseridas no corpo do texto, não excedendo as margens da página. Os gráficos, quadros e tabelas também devem ser inseridos no corpo do texto, respeitando os limites de suas margens. Os títulos das figuras, tabelas, quadros e gráficos deverão ser escrito em fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83BED" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, em negrito e centralizado. A fonte dos elementos mencionados deve ser apresentada em fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="006F40BA" w:rsidRPr="006F40BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83BED" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, tamanho 10 e centralizada.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378FD" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83BED" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figuras, quadros, tabelas e gráficos deverão ser centralizados</w:t>
+      </w:r>
+      <w:r w:rsidR="00A378FD" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63279F4B" w14:textId="77777777" w:rsidR="00F83BED" w:rsidRPr="009D3C79" w:rsidRDefault="00F83BED" w:rsidP="003264C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="51FD1CB0" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB31188" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="003264C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
-[...74 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Exemplo</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7252EAA7" w14:textId="77777777" w:rsidR="003308CB" w:rsidRPr="00D74676" w:rsidRDefault="003308CB" w:rsidP="003308CB">
-[...1 lines deleted...]
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7252EAA7" w14:textId="77777777" w:rsidR="003308CB" w:rsidRPr="009D3C79" w:rsidRDefault="003308CB" w:rsidP="009E3A92">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Figura 01 - Evolução da população em diversas regiões do RN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72010EDD" w14:textId="77777777" w:rsidR="003308CB" w:rsidRDefault="003308CB" w:rsidP="003308CB">
+    <w:p w14:paraId="72010EDD" w14:textId="77777777" w:rsidR="003308CB" w:rsidRPr="009D3C79" w:rsidRDefault="003308CB" w:rsidP="003308CB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009D3C79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
-          <w:sz w:val="12"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08B9ED95" wp14:editId="5FDC2F4A">
             <wp:extent cx="3122446" cy="2148882"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1491154200" name="image1.png" descr="Balneabilidade_Litoral Setentrional-final"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png" descr="Balneabilidade_Litoral Setentrional-final"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect t="2690"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3122446" cy="2148882"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA43158" w14:textId="1848479A" w:rsidR="003308CB" w:rsidRPr="00EB6C4F" w:rsidRDefault="003308CB" w:rsidP="003308CB">
+    <w:p w14:paraId="2DA43158" w14:textId="1848479A" w:rsidR="003308CB" w:rsidRPr="009D3C79" w:rsidRDefault="003308CB" w:rsidP="003308CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:r w:rsidR="00D74676" w:rsidRPr="00EB6C4F">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00D74676" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00EB6C4F" w:rsidRPr="00EB6C4F">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00EB6C4F" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>BGE, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E2A048" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+    <w:p w14:paraId="09E2A048" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00215360">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:firstLine="660"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562B9730" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="003264C3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tabelas são ilustrações com dados estatísticos numéricos. Para apresentação das tabelas, utilizar a formatação do IBGE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6153FB05" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...2 lines deleted...]
-        <w:ind w:firstLine="660"/>
+    <w:p w14:paraId="6153FB05" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="003264C3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="658"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:firstLine="660"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD1E3A1" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="003264C3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="658"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Exemplo</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28167826" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...2 lines deleted...]
-        <w:ind w:firstLine="660"/>
+    <w:p w14:paraId="28167826" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="003264C3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="658"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:firstLine="660"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010C0993" w14:textId="4333A3FE" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="003264C3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Taxa de analfabetismo das pessoas de 15 anos ou mais de idade, por sexo - Brasil - 2007/2015.</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tabela 1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3A92" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Taxa de analfabetismo das pessoas de 15 anos ou mais de idade, por sexo - Brasil - 2007/2015.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Style36"/>
         <w:tblW w:w="9064" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="919"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="921"/>
         <w:gridCol w:w="920"/>
         <w:gridCol w:w="921"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00215360" w14:paraId="7FFCE39B" w14:textId="77777777" w:rsidTr="00B03C36">
+      <w:tr w:rsidR="00215360" w:rsidRPr="009D3C79" w14:paraId="7FFCE39B" w14:textId="77777777" w:rsidTr="00B03C36">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D7EF9E" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="45D7EF9E" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Por sexo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0810687B" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="0810687B" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7884DAB9" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="7884DAB9" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC7D336" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="1BC7D336" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFE7696" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="5BFE7696" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C184CA1" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="4C184CA1" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B40AB28" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="5B40AB28" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF3023C" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="5AF3023C" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5"/>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A9966F" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="37A9966F" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215360" w14:paraId="0CC90304" w14:textId="77777777" w:rsidTr="00B03C36">
+      <w:tr w:rsidR="00215360" w:rsidRPr="009D3C79" w14:paraId="0CC90304" w14:textId="77777777" w:rsidTr="00B03C36">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B4B5DC" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="23B4B5DC" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B178D5" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="66B178D5" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41758142" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="41758142" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53ECA0CF" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="53ECA0CF" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E20B41" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="37E20B41" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D67F39" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="75D67F39" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40DB99E7" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="40DB99E7" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43AC17D9" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="43AC17D9" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1BAD02" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="3C1BAD02" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215360" w14:paraId="55FF9E76" w14:textId="77777777" w:rsidTr="00B03C36">
+      <w:tr w:rsidR="00215360" w:rsidRPr="009D3C79" w14:paraId="55FF9E76" w14:textId="77777777" w:rsidTr="00B03C36">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16856967" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="16856967" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Homens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="172949B2" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="172949B2" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25FCEAC3" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="25FCEAC3" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C6FE0C" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="72C6FE0C" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="570D0FF0" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="570D0FF0" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B295483" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="2B295483" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9BF5C3" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="6B9BF5C3" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59302151" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="59302151" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="267AF46C" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="267AF46C" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215360" w14:paraId="4FF5846E" w14:textId="77777777" w:rsidTr="00B03C36">
+      <w:tr w:rsidR="00215360" w:rsidRPr="009D3C79" w14:paraId="4FF5846E" w14:textId="77777777" w:rsidTr="00B03C36">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6EFCCB" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="4A6EFCCB" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mulheres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EE4CF1D" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="1EE4CF1D" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AEA5D6E" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="4AEA5D6E" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0F3342" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="1C0F3342" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2E2CD8" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="0E2E2CD8" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7B00FC" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="1C7B00FC" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E184F6" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="35E184F6" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B69ACC" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="27B69ACC" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="921" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="235D5E40" w14:textId="77777777" w:rsidR="00215360" w:rsidRDefault="00215360" w:rsidP="00B03C36">
+          <w:p w14:paraId="235D5E40" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B03C36">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="009D3C79">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18E65F3B" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+    <w:p w14:paraId="18E65F3B" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="009E3A92">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fonte: IBGE, Diretoria de Pesquisas, Coordenação de Trabalho e Rendimento, Pesquisa Nacional por Amostra de Domicílios 2007/2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB9F364" w14:textId="77777777" w:rsidR="000A587F" w:rsidRPr="009D3C79" w:rsidRDefault="000A587F" w:rsidP="00215360">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:jc w:val="center"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="58E02A28" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABE2490" w14:textId="103F76B7" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00741211" w:rsidP="00215360">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00215360" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0390D9AD" w14:textId="77777777" w:rsidR="00EF3C25" w:rsidRPr="009D3C79" w:rsidRDefault="00EF3C25" w:rsidP="00EF3C25">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="21559309" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Apresente as principais conclusões do estudo, coerentes com os objetivos propostos e limitações do estudo, indicando contribuições e possíveis implicações para a área.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC76A75" w14:textId="06A38148" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="00B36231">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABF3098" w14:textId="33605309" w:rsidR="00EF3C25" w:rsidRPr="009D3C79" w:rsidRDefault="00EF3C25" w:rsidP="00EF3C25">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...76 lines deleted...]
-    <w:p w14:paraId="104BDE21" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Apenas a bibliografia utilizada no texto deverá constar no item referências, cuja normalização deve seguir a NBR 6023/20</w:t>
+      </w:r>
+      <w:r w:rsidR="00362CA9" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104BDE21" w14:textId="43A4A88A" w:rsidR="00215360" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="00215360">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...115 lines deleted...]
-    <w:p w14:paraId="34D7707E" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E083D3" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Livros com 1 autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B123945" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3300"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="120"/>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">KENSKI, Vani Moreira. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Tecnologias e ensino presencial e a distância</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Campinas, SP: Papirus, 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48034EFD" w14:textId="77777777" w:rsidR="00215360" w:rsidRPr="009B7BA0" w:rsidRDefault="00215360" w:rsidP="00215360">
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p w14:paraId="56427EE2" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57658C43" w14:textId="04344077" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livros com até 3 autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4552F6" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CERVO, Amado Luiz; BERVIAN, Pedro Alcino; SILVA, Roberto Da. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Metodologia científica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 6. ed. São Paulo: Pearson Prentice Hall, 2007.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E744DE1" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240617F1" w14:textId="6E9DA0D0" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livros com mais de 3 autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061EC1F9" w14:textId="18D12CEE" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME DO AUTOR, Prenome </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>subtítulo (se houver). Edição (se houver). Local: editora, ano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247A957C" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764029CD" w14:textId="49FFC885" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livros com organizadores, coordenadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5DC6B9" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PACHECO, Eliezer Moreira; MORIGI, Valter. (Org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ensino Técnico, Formação Profissional e Cidadania</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: a revolução da Educação Profissional e Tecnológica no Brasil. Porto Alegre: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tekne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451CF9F9" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656E2444" w14:textId="1860655A" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Artigos de revistas/periódicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214705FE" w14:textId="77777777" w:rsidR="00712A04" w:rsidRPr="009D3C79" w:rsidRDefault="00712A04" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">MACHADO, Lucília Regina de Souza. A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>politecnia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009B7BA0">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nos debates pedagógicos soviéticos das décadas de 20 e 30. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>Revista Brasileira da Educação Profissional e Tecnológica</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7BA0">
-[...59 lines deleted...]
-        <w:t xml:space="preserve">Porto Alegre: </w:t>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, v. 1, n. 18, p. e9575, 2020. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D88E1C" w14:textId="77777777" w:rsidR="00522FC8" w:rsidRPr="009D3C79" w:rsidRDefault="00522FC8" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EABFB73" w14:textId="77777777" w:rsidR="00522FC8" w:rsidRPr="009D3C79" w:rsidRDefault="00522FC8" w:rsidP="00522FC8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dissertações, teses, trabalhos de conclusão de curso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EF1BB7" w14:textId="61BDE1A7" w:rsidR="00522FC8" w:rsidRPr="009D3C79" w:rsidRDefault="00522FC8" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>NASCIMENTO, Emanuelle Lourenço do. Educação a distância no ensino superior: análise crítica da produção acadêmica de teses e dissertações (2010-2022). Orientadora: Dra. Andréia da Silva Quintanilha Sousa. 2025. 357f. Tese (Doutorado em Educação) - Centro de Educação, Universidade Federal do Rio Grande do Norte, Natal, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4EF210" w14:textId="77777777" w:rsidR="003264C3" w:rsidRPr="009D3C79" w:rsidRDefault="003264C3" w:rsidP="008E1866">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F22102C" w14:textId="77777777" w:rsidR="00522FC8" w:rsidRPr="009D3C79" w:rsidRDefault="00522FC8" w:rsidP="00522FC8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documento Jurídico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BAA3A4" w14:textId="77777777" w:rsidR="00522FC8" w:rsidRPr="009D3C79" w:rsidRDefault="00522FC8" w:rsidP="00522FC8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lei nº 12.288, de 20 de julho de 2010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Institui o Estatuto da Igualdade Racial; altera as Leis nos 7.716, de 5 de janeiro de 1989, 9.029, de 13 de abril de 1995, 7.347, de 24 de julho de 1985, e 10.778, de 24 de novembro de 2003. Brasília, DF: Presidência da República, 2010b. Disponível em: http://www.planalto.gov.br/ccivil_03/_ato2007-2010/2010/lei/l12288.htm. Acesso em: 23 out. 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1F40BF" w14:textId="77777777" w:rsidR="00522FC8" w:rsidRPr="009D3C79" w:rsidRDefault="00522FC8" w:rsidP="00522FC8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03945313" w14:textId="77C8665B" w:rsidR="00522FC8" w:rsidRPr="009D3C79" w:rsidRDefault="00522FC8" w:rsidP="00522FC8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documentos eletrônicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BD19FE" w14:textId="40E2A758" w:rsidR="00C36D39" w:rsidRPr="009D3C79" w:rsidRDefault="00215360" w:rsidP="009D3C79">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRASIL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Edital Setec nº 01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de 02 de março de 2017. Apresentação de propostas para a oferta de vagas gratuitas em cursos técnicos na forma concomitante, no âmbito do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pronatec/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Tekne</w:t>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Mediotec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...51 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 2017. Disponível em: http://portal.mec.gov.br/setec-secretaria-de-educacao-profissional-e-tecnologica/editais. Acesso em: 04 jul. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00522FC8" w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00C36D39" w:rsidRPr="009D3C79" w:rsidSect="003C3BB3">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11910" w:h="16845"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="57" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="720" w:footer="539" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73DB5020" w14:textId="77777777" w:rsidR="007749F4" w:rsidRDefault="007749F4" w:rsidP="003F2B54">
+    <w:p w14:paraId="3A02B96D" w14:textId="77777777" w:rsidR="00B57BA7" w:rsidRDefault="00B57BA7" w:rsidP="003F2B54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="263523B2" w14:textId="77777777" w:rsidR="007749F4" w:rsidRDefault="007749F4" w:rsidP="003F2B54">
+    <w:p w14:paraId="5F52EF64" w14:textId="77777777" w:rsidR="00B57BA7" w:rsidRDefault="00B57BA7" w:rsidP="003F2B54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{64AC3F62-F472-405A-852A-95A408FF9BCE}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{0CEED6F4-8C69-4C8C-BE5D-BB9605084D78}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{6641E160-6D2D-43C1-A32B-91699B127323}"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{B91E8C95-A57B-498F-916D-90DF08BB22EC}"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{D74268A7-00C3-47EC-9B6D-573362A02381}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{CFFC7A12-2095-4961-A89A-831976A104A2}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{731A32E4-6425-4169-9F1C-12B0B61AE91E}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{650889FB-758F-4594-A609-A273A1726CF9}"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{259565FB-37A8-4C97-AA08-682AF049A688}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{E0FB402D-842C-481E-B6DE-E2A1AC25C2F3}"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3EAA0ADD" w14:textId="1BD26B7E" w:rsidR="003C3BB3" w:rsidRPr="007D737B" w:rsidRDefault="003C3BB3" w:rsidP="003C3BB3">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="007D737B">
+      <w:t>Rev. Diálogos Ext., Natal, v. n. p., ano</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="577AE16D" w14:textId="77777777" w:rsidR="007749F4" w:rsidRDefault="007749F4" w:rsidP="003F2B54">
+    <w:p w14:paraId="192EED2C" w14:textId="77777777" w:rsidR="00B57BA7" w:rsidRDefault="00B57BA7" w:rsidP="003F2B54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="134BB3B4" w14:textId="77777777" w:rsidR="007749F4" w:rsidRDefault="007749F4" w:rsidP="003F2B54">
+    <w:p w14:paraId="0D61458A" w14:textId="77777777" w:rsidR="00B57BA7" w:rsidRDefault="00B57BA7" w:rsidP="003F2B54">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="05196443" w14:textId="716FE299" w:rsidR="009D7815" w:rsidRDefault="00BC794E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05196443" w14:textId="622C254C" w:rsidR="009D7815" w:rsidRDefault="007D737B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C5504A3" wp14:editId="4FE4C01D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7103F6B5" wp14:editId="6BC8A23F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-1080135</wp:posOffset>
+            <wp:posOffset>-1308735</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-447675</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7562850" cy="705485"/>
-[...10 lines deleted...]
-          <wp:docPr id="532800235" name="Imagem 1" descr="Uma imagem contendo Linha do tempo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+          <wp:extent cx="7957754" cy="571500"/>
+          <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="746260769" name="Imagem 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="532800235" name="Imagem 1" descr="Uma imagem contendo Linha do tempo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect t="29774" b="53615"/>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7562850" cy="705485"/>
+                    <a:ext cx="7957754" cy="571500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="123834F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A42D576"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4701,182 +5214,230 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="577128602">
+  <w:num w:numId="1" w16cid:durableId="1002272628">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="699277301">
+  <w:num w:numId="2" w16cid:durableId="2125805358">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="345792525">
+  <w:num w:numId="3" w16cid:durableId="831599498">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1595355184">
+  <w:num w:numId="4" w16cid:durableId="541359609">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2060740543">
+  <w:num w:numId="5" w16cid:durableId="197008724">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="green"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00767EB5"/>
+    <w:rsid w:val="0002045B"/>
     <w:rsid w:val="00033DAD"/>
+    <w:rsid w:val="000A587F"/>
     <w:rsid w:val="000D47A1"/>
+    <w:rsid w:val="000F593A"/>
     <w:rsid w:val="0018046B"/>
+    <w:rsid w:val="001944A0"/>
     <w:rsid w:val="001F2C1F"/>
     <w:rsid w:val="00215360"/>
     <w:rsid w:val="00257FBE"/>
     <w:rsid w:val="00285559"/>
     <w:rsid w:val="00290E20"/>
     <w:rsid w:val="002970D7"/>
+    <w:rsid w:val="00311A39"/>
+    <w:rsid w:val="003264C3"/>
     <w:rsid w:val="003308CB"/>
     <w:rsid w:val="003540B3"/>
+    <w:rsid w:val="00362CA9"/>
+    <w:rsid w:val="003745F9"/>
     <w:rsid w:val="0038786B"/>
+    <w:rsid w:val="003C3BB3"/>
     <w:rsid w:val="003E0DDE"/>
     <w:rsid w:val="003F2B54"/>
     <w:rsid w:val="003F3972"/>
     <w:rsid w:val="003F413C"/>
     <w:rsid w:val="004059CB"/>
     <w:rsid w:val="00422EA4"/>
     <w:rsid w:val="0042559C"/>
     <w:rsid w:val="00427DF1"/>
     <w:rsid w:val="00474357"/>
     <w:rsid w:val="00481C8D"/>
     <w:rsid w:val="004A7E6A"/>
     <w:rsid w:val="004D0D9B"/>
+    <w:rsid w:val="004D6CC1"/>
     <w:rsid w:val="00515DF2"/>
+    <w:rsid w:val="00522FC8"/>
     <w:rsid w:val="00523B2B"/>
     <w:rsid w:val="0053276C"/>
+    <w:rsid w:val="005360C0"/>
     <w:rsid w:val="005B0966"/>
     <w:rsid w:val="005B3018"/>
     <w:rsid w:val="005D7F7D"/>
+    <w:rsid w:val="005E6DB1"/>
+    <w:rsid w:val="005E6F3D"/>
+    <w:rsid w:val="006003E6"/>
     <w:rsid w:val="00632922"/>
+    <w:rsid w:val="0065240C"/>
     <w:rsid w:val="0065704F"/>
     <w:rsid w:val="006A219E"/>
     <w:rsid w:val="006B1703"/>
+    <w:rsid w:val="006C4E17"/>
+    <w:rsid w:val="006D51ED"/>
     <w:rsid w:val="006E5563"/>
     <w:rsid w:val="006F1091"/>
+    <w:rsid w:val="006F40BA"/>
     <w:rsid w:val="00703C56"/>
+    <w:rsid w:val="00712A04"/>
+    <w:rsid w:val="00741211"/>
+    <w:rsid w:val="007442A8"/>
+    <w:rsid w:val="0074537C"/>
     <w:rsid w:val="00746A8F"/>
     <w:rsid w:val="00766F25"/>
     <w:rsid w:val="00767EB5"/>
     <w:rsid w:val="007749F4"/>
+    <w:rsid w:val="007C64EE"/>
     <w:rsid w:val="007D689E"/>
+    <w:rsid w:val="007D737B"/>
     <w:rsid w:val="0083265C"/>
     <w:rsid w:val="00856F94"/>
     <w:rsid w:val="00877FBB"/>
     <w:rsid w:val="008928C8"/>
     <w:rsid w:val="008B001D"/>
+    <w:rsid w:val="008B261E"/>
+    <w:rsid w:val="008D1045"/>
+    <w:rsid w:val="008E1866"/>
+    <w:rsid w:val="008E37B1"/>
     <w:rsid w:val="0093422A"/>
     <w:rsid w:val="00970A23"/>
+    <w:rsid w:val="00985844"/>
     <w:rsid w:val="009A0981"/>
     <w:rsid w:val="009B2B20"/>
     <w:rsid w:val="009C47CD"/>
+    <w:rsid w:val="009D3C79"/>
     <w:rsid w:val="009D7815"/>
+    <w:rsid w:val="009E3A92"/>
     <w:rsid w:val="009F3FD7"/>
     <w:rsid w:val="009F62B0"/>
     <w:rsid w:val="00A005F0"/>
+    <w:rsid w:val="00A378FD"/>
     <w:rsid w:val="00A6361A"/>
+    <w:rsid w:val="00AA2061"/>
     <w:rsid w:val="00AB2129"/>
+    <w:rsid w:val="00B03284"/>
     <w:rsid w:val="00B041D9"/>
+    <w:rsid w:val="00B36231"/>
+    <w:rsid w:val="00B53E1C"/>
+    <w:rsid w:val="00B57BA7"/>
     <w:rsid w:val="00B73019"/>
     <w:rsid w:val="00B75EB2"/>
     <w:rsid w:val="00B83D85"/>
     <w:rsid w:val="00BA1F09"/>
     <w:rsid w:val="00BB553F"/>
     <w:rsid w:val="00BC794E"/>
     <w:rsid w:val="00BE48D8"/>
     <w:rsid w:val="00C36D39"/>
     <w:rsid w:val="00CB3B09"/>
+    <w:rsid w:val="00CE2301"/>
     <w:rsid w:val="00D00052"/>
+    <w:rsid w:val="00D157B0"/>
     <w:rsid w:val="00D22750"/>
+    <w:rsid w:val="00D506BC"/>
     <w:rsid w:val="00D74676"/>
     <w:rsid w:val="00DC286F"/>
+    <w:rsid w:val="00DD0C48"/>
+    <w:rsid w:val="00E00FE5"/>
     <w:rsid w:val="00E47449"/>
+    <w:rsid w:val="00E5042E"/>
     <w:rsid w:val="00E6299D"/>
     <w:rsid w:val="00E972D7"/>
     <w:rsid w:val="00EB6C4F"/>
     <w:rsid w:val="00EC2DB1"/>
     <w:rsid w:val="00EC4BCD"/>
+    <w:rsid w:val="00EF3C25"/>
     <w:rsid w:val="00F22613"/>
     <w:rsid w:val="00F25E1A"/>
     <w:rsid w:val="00F35DBC"/>
+    <w:rsid w:val="00F61E36"/>
+    <w:rsid w:val="00F7452E"/>
+    <w:rsid w:val="00F83BED"/>
     <w:rsid w:val="00F8456D"/>
     <w:rsid w:val="00FA59D8"/>
     <w:rsid w:val="00FF1A97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="green"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -5271,51 +5832,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -5361,104 +5921,173 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003F2B54"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA59D8"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00F8456D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoPendente">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
+    <w:name w:val="Menção Pendente1"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B1703"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Style36">
     <w:name w:val="_Style 36"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:qFormat/>
     <w:rsid w:val="00215360"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007442A8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Pr-formataoHTMLChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E00FE5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
+    <w:name w:val="Pré-formatação HTML Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Pr-formataoHTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E00FE5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1152913697">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1949502393">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.ifrn.edu.br/ojs/index.php/RBEPT/article/view/9575" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5741,77 +6370,77 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C241C0C-02F8-4D10-84B8-0DD13B997E34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BD60D35-E148-4894-B712-1469B3ACD91B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3518</Characters>
+  <Pages>6</Pages>
+  <Words>1447</Words>
+  <Characters>7817</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4161</CharactersWithSpaces>
+  <CharactersWithSpaces>9246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>